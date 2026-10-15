--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -814,51 +814,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -931,51 +931,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1082,51 +1082,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1256,51 +1256,51 @@
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
@@ -1356,51 +1356,51 @@
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -1516,51 +1516,51 @@
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -1596,51 +1596,51 @@
       </c>
       <c r="C41" t="s">
         <v>68</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -1696,139 +1696,139 @@
       </c>
       <c r="C46" t="s">
         <v>73</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>75</v>
       </c>
       <c r="D48">
         <v>12</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>78</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>79</v>
       </c>
       <c r="D51">
         <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
       <c r="D52">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>81</v>
       </c>
       <c r="D53">
         <v>13</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>82</v>
       </c>
     </row>
@@ -2091,51 +2091,51 @@
       </c>
       <c r="C6" t="s">
         <v>97</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>99</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>100</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -2365,51 +2365,51 @@
       </c>
       <c r="C20" t="s">
         <v>115</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
@@ -2576,85 +2576,85 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>127</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>128</v>
       </c>
       <c r="D32">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>129</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>130</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>131</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>57</v>
       </c>
     </row>