--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -974,51 +974,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
@@ -1441,51 +1441,51 @@
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
@@ -1495,51 +1495,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1643,51 +1643,51 @@
       </c>
       <c r="C2" t="s">
         <v>58</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>63</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
@@ -1834,51 +1834,51 @@
       </c>
       <c r="C12" t="s">
         <v>76</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>78</v>
       </c>
       <c r="D13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
@@ -2011,51 +2011,51 @@
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>88</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>89</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
@@ -2111,102 +2111,102 @@
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>97</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2507,51 +2507,51 @@
       </c>
       <c r="C11" t="s">
         <v>118</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>120</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>121</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2641,91 +2641,91 @@
       </c>
       <c r="C18" t="s">
         <v>127</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>128</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>129</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>130</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>131</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
@@ -2980,68 +2980,68 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>146</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>147</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>148</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>149</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>94</v>
       </c>
     </row>