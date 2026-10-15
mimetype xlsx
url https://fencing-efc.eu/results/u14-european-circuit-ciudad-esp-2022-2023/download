--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -931,51 +931,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1082,51 +1082,51 @@
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1159,51 +1159,51 @@
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1343,51 +1343,51 @@
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1591,51 +1591,51 @@
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>72</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>73</v>
       </c>
       <c r="F11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>75</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1688,51 +1688,51 @@
       </c>
       <c r="C15" t="s">
         <v>78</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>80</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2002,51 +2002,51 @@
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>100</v>
       </c>
       <c r="D32">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
@@ -2059,150 +2059,150 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>104</v>
       </c>
       <c r="F35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>106</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>109</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>110</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>111</v>
       </c>
       <c r="D41">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>112</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>49</v>
       </c>
     </row>