--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1069,131 +1069,131 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1300,51 +1300,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>38</v>
       </c>
       <c r="F31" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>38</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>54</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
@@ -1690,51 +1690,51 @@
       </c>
       <c r="C12" t="s">
         <v>73</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1930,51 +1930,51 @@
       </c>
       <c r="C24" t="s">
         <v>89</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1990,51 +1990,51 @@
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>94</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>95</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
     </row>