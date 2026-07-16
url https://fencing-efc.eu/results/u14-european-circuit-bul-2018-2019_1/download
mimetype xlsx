--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1725,51 +1725,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1996,101 +1996,101 @@
         <v>72</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>75</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>76</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>77</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>78</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>43</v>
       </c>
       <c r="F54" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>79</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2259,51 +2259,51 @@
       </c>
       <c r="C8" t="s">
         <v>89</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>90</v>
       </c>
       <c r="F8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>92</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>93</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
@@ -2392,85 +2392,85 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>102</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>103</v>
       </c>
       <c r="D17">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>104</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>105</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>106</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
@@ -2621,51 +2621,51 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>118</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>119</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>90</v>
       </c>
       <c r="F31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>120</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>43</v>
       </c>
       <c r="F32" t="s">
@@ -2675,51 +2675,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>123</v>
       </c>
       <c r="F34" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>125</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35" t="s">
@@ -2780,51 +2780,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>130</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>131</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>132</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
@@ -3080,51 +3080,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>152</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3151,51 +3151,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>153</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>40</v>
       </c>
       <c r="F2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>155</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3361,119 +3361,119 @@
       </c>
       <c r="C13" t="s">
         <v>167</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>169</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>170</v>
       </c>
       <c r="F14" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>172</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>173</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>174</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>175</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>176</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
@@ -3537,88 +3537,88 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>182</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>183</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>184</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>185</v>
       </c>
       <c r="F25" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>187</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>188</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>185</v>
       </c>
       <c r="F27" t="s">
         <v>186</v>
       </c>
     </row>
@@ -3987,51 +3987,51 @@
       </c>
       <c r="C5" t="s">
         <v>215</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>60</v>
       </c>
       <c r="F5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>217</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>219</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -4421,85 +4421,85 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>248</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>249</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>250</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>251</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>252</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>238</v>
       </c>
     </row>