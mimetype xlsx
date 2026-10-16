--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1606,51 +1606,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>41</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1813,51 +1813,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
       <c r="F39" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1898,51 +1898,51 @@
       </c>
       <c r="C42" t="s">
         <v>64</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>66</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
       <c r="F43" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>67</v>
       </c>
       <c r="E44" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
@@ -2032,51 +2032,51 @@
         <v>75</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>76</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>77</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>78</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>43</v>
       </c>
       <c r="F54" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
@@ -2185,51 +2185,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>84</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>85</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>86</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
@@ -2327,51 +2327,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>96</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>97</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>98</v>
       </c>
       <c r="F13" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>100</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2983,51 +2983,51 @@
         <v>143</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>144</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>145</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>146</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>147</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
@@ -3171,167 +3171,167 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>153</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>40</v>
       </c>
       <c r="F2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>155</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>156</v>
       </c>
       <c r="E4" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>157</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>158</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>159</v>
       </c>
       <c r="F6" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>161</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>162</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>163</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>164</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>165</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
@@ -3483,71 +3483,71 @@
       </c>
       <c r="C20" t="s">
         <v>177</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>178</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>179</v>
       </c>
       <c r="F21" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>181</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>182</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
@@ -3591,51 +3591,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>187</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>188</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>185</v>
       </c>
       <c r="F27" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>189</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3645,68 +3645,68 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>190</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>191</v>
       </c>
       <c r="D30">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>192</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>193</v>
       </c>
       <c r="F31" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>195</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3780,68 +3780,68 @@
         <v>201</v>
       </c>
       <c r="F37" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" t="s">
         <v>203</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>204</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>170</v>
       </c>
       <c r="F39" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>206</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>98</v>
       </c>
       <c r="F40" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>208</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>193</v>
       </c>
       <c r="F41" t="s">
         <v>194</v>
       </c>
     </row>
@@ -4007,187 +4007,187 @@
       </c>
       <c r="C6" t="s">
         <v>217</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>219</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>221</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>170</v>
       </c>
       <c r="F8" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>223</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>224</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>225</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>226</v>
       </c>
       <c r="E12" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>227</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>193</v>
       </c>
       <c r="F13" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>228</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>229</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>230</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
@@ -4228,51 +4228,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>233</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>234</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>235</v>
       </c>
       <c r="F20" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>237</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -4370,51 +4370,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>245</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>246</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>170</v>
       </c>
       <c r="F28" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>247</v>
       </c>
       <c r="E29" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
@@ -4526,51 +4526,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>254</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>255</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>185</v>
       </c>
       <c r="F37" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>257</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
@@ -4629,79 +4629,79 @@
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>263</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>264</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>265</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>266</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>