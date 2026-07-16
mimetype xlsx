--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -959,87 +959,87 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
@@ -1164,90 +1164,90 @@
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="C25" t="s">
         <v>43</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
         <v>21</v>
@@ -1281,51 +1281,51 @@
         <v>52</v>
       </c>
       <c r="F31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="C35" t="s">
         <v>60</v>
@@ -1429,51 +1429,51 @@
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="C46" t="s">
         <v>71</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="C47" t="s">
         <v>73</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="C48" t="s">
         <v>74</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="C49" t="s">
         <v>75</v>
       </c>
       <c r="D49">
         <v>20</v>
@@ -1507,51 +1507,51 @@
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="C53" t="s">
         <v>80</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="C54" t="s">
         <v>81</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="C55" t="s">
         <v>83</v>
@@ -1726,91 +1726,91 @@
       </c>
       <c r="B5">
         <v>32.0</v>
       </c>
       <c r="C5" t="s">
         <v>93</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>26.0</v>
       </c>
       <c r="C6" t="s">
         <v>94</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>95</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>96</v>
       </c>
       <c r="F7" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>20.0</v>
       </c>
       <c r="C8" t="s">
         <v>98</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>99</v>
       </c>
       <c r="F8" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>101</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
@@ -2254,51 +2254,51 @@
       </c>
       <c r="C35" t="s">
         <v>133</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>135</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>136</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
@@ -2373,51 +2373,51 @@
       </c>
       <c r="C42" t="s">
         <v>142</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>143</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>84</v>
       </c>
       <c r="F43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>144</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
@@ -2563,51 +2563,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>155</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>156</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
@@ -2737,51 +2737,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="C65" t="s">
         <v>169</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="C66" t="s">
         <v>170</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="C67" t="s">
         <v>171</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="C68" t="s">
         <v>172</v>