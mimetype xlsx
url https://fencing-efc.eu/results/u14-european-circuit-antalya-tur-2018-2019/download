--- v0 (2026-05-17)
+++ v1 (2026-07-18)
@@ -2712,51 +2712,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>22</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -2777,51 +2777,51 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>24</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>26</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2831,68 +2831,68 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>29</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
@@ -2984,258 +2984,258 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>40</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>43</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>44</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>45</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>47</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>48</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>49</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>50</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>51</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
@@ -3259,51 +3259,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>53</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>54</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>55</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -3375,51 +3375,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>60</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>61</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>62</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
@@ -3457,68 +3457,68 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>65</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>66</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>67</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>68</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
@@ -3683,163 +3683,163 @@
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>79</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>80</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>81</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>82</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>83</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>84</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>85</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>86</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>87</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>88</v>
       </c>
       <c r="D81">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>89</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>90</v>
@@ -3907,51 +3907,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>95</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>96</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>97</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>98</v>
@@ -4005,51 +4005,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>102</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>103</v>
       </c>
       <c r="D96">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4079,51 +4079,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>104</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>106</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -4147,85 +4147,85 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>108</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>109</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>110</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>111</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>112</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -4433,51 +4433,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>126</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>128</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -4501,51 +4501,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>131</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>132</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>133</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -4694,51 +4694,51 @@
       </c>
       <c r="C37" t="s">
         <v>143</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>144</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>145</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -4821,51 +4821,51 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>151</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>152</v>
       </c>
       <c r="D46">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>153</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -5138,102 +5138,102 @@
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>170</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>171</v>
       </c>
       <c r="D65">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>172</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>173</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>174</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>175</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5379,85 +5379,85 @@
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>184</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>185</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>186</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>187</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>188</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
@@ -5764,96 +5764,96 @@
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>211</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>212</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>213</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>214</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>215</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>216</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>217</v>
@@ -5879,51 +5879,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>219</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>220</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>221</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>222</v>
@@ -6012,51 +6012,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>224</v>
       </c>
       <c r="D2">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>226</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>227</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -6097,51 +6097,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>230</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>231</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>232</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -6213,136 +6213,136 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>237</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>238</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>239</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>240</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>241</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>242</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>243</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>244</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -6366,51 +6366,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>246</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>247</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>248</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -6559,51 +6559,51 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>258</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>259</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>260</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -6678,85 +6678,85 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>265</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>266</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>267</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>268</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>269</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>27</v>
       </c>
     </row>
@@ -6885,51 +6885,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>277</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>278</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>279</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
@@ -6953,51 +6953,51 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>281</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>282</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>283</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -7055,51 +7055,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>288</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>289</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>290</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
@@ -7267,68 +7267,68 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>301</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>302</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>303</v>
       </c>
       <c r="D78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>304</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -7357,51 +7357,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>307</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>308</v>
       </c>
       <c r="D83">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>309</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
@@ -7565,82 +7565,82 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>322</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>323</v>
       </c>
       <c r="D97">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>324</v>
       </c>
       <c r="D98">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>325</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>326</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="C101" t="s">
         <v>327</v>
@@ -7858,108 +7858,108 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>339</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>340</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>342</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>109</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>344</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>345</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>225</v>
       </c>
     </row>
@@ -8133,51 +8133,51 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>356</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>357</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>137</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
@@ -8201,51 +8201,51 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>359</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>360</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>361</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -8371,51 +8371,51 @@
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>368</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>369</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>370</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
@@ -8473,51 +8473,51 @@
       </c>
       <c r="C38" t="s">
         <v>374</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>375</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>376</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -8541,68 +8541,68 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>378</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>379</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>380</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>381</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -8660,68 +8660,68 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>385</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>386</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>387</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>388</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
@@ -8745,102 +8745,102 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>390</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>391</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>392</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>393</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>394</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>395</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
@@ -8966,51 +8966,51 @@
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>404</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>405</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>406</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -9130,248 +9130,248 @@
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>414</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>415</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>416</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>417</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>418</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>419</v>
       </c>
       <c r="D82">
         <v>17</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>420</v>
       </c>
       <c r="D83">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>421</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>422</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>423</v>
       </c>
       <c r="D86">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>424</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>425</v>
       </c>
       <c r="D88">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>426</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>427</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>428</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>429</v>
       </c>
       <c r="D92">
         <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
@@ -9386,51 +9386,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>431</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>432</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>433</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>434</v>
@@ -9834,51 +9834,51 @@
       </c>
       <c r="C5" t="s">
         <v>460</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>462</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>463</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -9905,51 +9905,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>465</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>466</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>467</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -9979,51 +9979,51 @@
       </c>
       <c r="C13" t="s">
         <v>469</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>470</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>471</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -10107,51 +10107,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>478</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>479</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>480</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>481</v>
       </c>
     </row>
@@ -10306,51 +10306,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>491</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>492</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>493</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
@@ -10607,51 +10607,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>508</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>509</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>510</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
@@ -10797,51 +10797,51 @@
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>519</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>520</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>521</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
@@ -10975,110 +10975,110 @@
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>531</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>532</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>533</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>534</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>535</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>282</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>536</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>537</v>
@@ -11107,79 +11107,79 @@
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>539</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>540</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>541</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>542</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>543</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
@@ -11460,85 +11460,85 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>559</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>560</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>561</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>562</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>563</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>564</v>
       </c>
     </row>
@@ -11568,91 +11568,91 @@
       </c>
       <c r="C12" t="s">
         <v>566</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>568</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>569</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>570</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>571</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -11747,51 +11747,51 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>577</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>578</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>579</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -11991,51 +11991,51 @@
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>591</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>592</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>593</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>594</v>
       </c>
     </row>
@@ -12136,51 +12136,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>600</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>601</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>602</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -12335,51 +12335,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>611</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>612</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>613</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
@@ -12763,102 +12763,102 @@
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>637</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>638</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>639</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>640</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>641</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>642</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -12944,65 +12944,65 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>649</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>650</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>651</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>652</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>653</v>
@@ -13048,107 +13048,107 @@
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>656</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>657</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>658</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>659</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>660</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>661</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>662</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>