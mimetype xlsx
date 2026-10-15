--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1650,51 +1650,51 @@
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1980,51 +1980,51 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>44</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>45</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>47</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -2202,51 +2202,51 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>60</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>61</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>62</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
@@ -2293,51 +2293,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>66</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>68</v>
       </c>
       <c r="D47">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -2527,51 +2527,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>85</v>
       </c>
       <c r="D61">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>86</v>
       </c>
       <c r="D62">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>87</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2692,51 +2692,51 @@
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>92</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>93</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -2917,51 +2917,51 @@
       </c>
       <c r="C15" t="s">
         <v>104</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>105</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>106</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3059,51 +3059,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>112</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>113</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>114</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -3418,51 +3418,51 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>132</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>133</v>
       </c>
       <c r="D43">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
@@ -3515,51 +3515,51 @@
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>138</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3609,51 +3609,51 @@
       </c>
       <c r="C52" t="s">
         <v>143</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>144</v>
       </c>
       <c r="D53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>145</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
@@ -3708,51 +3708,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>149</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>150</v>
       </c>
       <c r="D59">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>151</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>24</v>
       </c>
     </row>
@@ -3920,51 +3920,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>162</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>163</v>
       </c>
       <c r="D72">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>164</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -3993,51 +3993,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>167</v>
       </c>
       <c r="D76">
         <v>15</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>168</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>169</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -4192,51 +4192,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>179</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>180</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>181</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -4657,51 +4657,51 @@
       </c>
       <c r="C31" t="s">
         <v>210</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>212</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>213</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -4751,51 +4751,51 @@
       </c>
       <c r="C36" t="s">
         <v>217</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>218</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>219</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5146,51 +5146,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>243</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>244</v>
       </c>
       <c r="D59">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>245</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -5597,51 +5597,51 @@
       </c>
       <c r="C7" t="s">
         <v>271</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>272</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>273</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -5731,51 +5731,51 @@
       </c>
       <c r="C14" t="s">
         <v>278</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>279</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>281</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -6389,71 +6389,71 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>318</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>319</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>320</v>
       </c>
       <c r="D51">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>321</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -6497,51 +6497,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>325</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>326</v>
       </c>
       <c r="D56">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>327</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>183</v>
       </c>
     </row>
@@ -6576,51 +6576,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>330</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>331</v>
       </c>
       <c r="D61">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>332</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>242</v>
       </c>
     </row>
@@ -6641,51 +6641,51 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>334</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>335</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>336</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>270</v>
       </c>
     </row>