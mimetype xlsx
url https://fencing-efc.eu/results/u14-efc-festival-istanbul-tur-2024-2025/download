--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -2366,51 +2366,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -2443,51 +2443,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
@@ -2543,51 +2543,51 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
@@ -2720,51 +2720,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -2920,51 +2920,51 @@
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
@@ -2980,51 +2980,51 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3037,51 +3037,51 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39" t="s">
@@ -3245,51 +3245,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>39</v>
       </c>
       <c r="F50" t="s">
@@ -3305,51 +3305,51 @@
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>97</v>
       </c>
       <c r="D52">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
         <v>13</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3402,139 +3402,139 @@
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E57" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>109</v>
       </c>
       <c r="D60">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>110</v>
       </c>
       <c r="D61">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
@@ -3638,51 +3638,51 @@
       </c>
       <c r="C3" t="s">
         <v>116</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>118</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>120</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
@@ -3758,51 +3758,51 @@
       </c>
       <c r="C9" t="s">
         <v>129</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>131</v>
       </c>
       <c r="D10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>132</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>88</v>
       </c>
     </row>
@@ -3872,71 +3872,71 @@
       </c>
       <c r="C15" t="s">
         <v>139</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>140</v>
       </c>
       <c r="F15" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>142</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>144</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>145</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>146</v>
       </c>
     </row>
@@ -3949,128 +3949,128 @@
       </c>
       <c r="C19" t="s">
         <v>147</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>148</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>149</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>151</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>153</v>
       </c>
       <c r="D23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>155</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>123</v>
       </c>
       <c r="F24" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>156</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
@@ -4320,71 +4320,71 @@
       </c>
       <c r="C38" t="s">
         <v>179</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>180</v>
       </c>
       <c r="D39">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>140</v>
       </c>
       <c r="F39" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>181</v>
       </c>
       <c r="D40">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>182</v>
       </c>
       <c r="F40" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>184</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
@@ -4474,51 +4474,51 @@
       </c>
       <c r="C46" t="s">
         <v>191</v>
       </c>
       <c r="D46">
         <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>140</v>
       </c>
       <c r="F46" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>192</v>
       </c>
       <c r="D47">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>194</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
@@ -4631,51 +4631,51 @@
       </c>
       <c r="C54" t="s">
         <v>202</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>100</v>
       </c>
       <c r="F54" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>204</v>
       </c>
       <c r="D55">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>206</v>
       </c>
       <c r="D56">
         <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -4808,88 +4808,88 @@
       </c>
       <c r="C63" t="s">
         <v>218</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>219</v>
       </c>
       <c r="F63" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>221</v>
       </c>
       <c r="D64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>123</v>
       </c>
       <c r="F64" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>222</v>
       </c>
       <c r="D65">
         <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>223</v>
       </c>
       <c r="D66">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>123</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>224</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
     </row>
@@ -5056,51 +5056,51 @@
       </c>
       <c r="C76" t="s">
         <v>234</v>
       </c>
       <c r="D76">
         <v>13</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>235</v>
       </c>
       <c r="D77">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E77" t="s">
         <v>39</v>
       </c>
       <c r="F77" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>237</v>
       </c>
       <c r="D78">
         <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>36</v>
       </c>
       <c r="F78" t="s">
@@ -5284,68 +5284,68 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>250</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>251</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>123</v>
       </c>
       <c r="F3" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>253</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
     </row>
@@ -5735,51 +5735,51 @@
       </c>
       <c r="C24" t="s">
         <v>287</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>289</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>290</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>107</v>
       </c>
       <c r="F26" t="s">
@@ -5815,51 +5815,51 @@
       </c>
       <c r="C28" t="s">
         <v>293</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>294</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>296</v>
       </c>
       <c r="D30">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
@@ -5975,51 +5975,51 @@
       </c>
       <c r="C36" t="s">
         <v>304</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>306</v>
       </c>
       <c r="D37">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>307</v>
       </c>
       <c r="D38">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
@@ -6155,51 +6155,51 @@
       </c>
       <c r="C45" t="s">
         <v>315</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>219</v>
       </c>
       <c r="F45" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>317</v>
       </c>
       <c r="D46">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>318</v>
       </c>
       <c r="D47">
         <v>12</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>319</v>
       </c>
     </row>
@@ -6212,51 +6212,51 @@
       </c>
       <c r="C48" t="s">
         <v>320</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>321</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>322</v>
       </c>
       <c r="D50">
         <v>12</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -6503,51 +6503,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>344</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>345</v>
       </c>
       <c r="D64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>346</v>
       </c>
       <c r="D65">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>328</v>
       </c>
       <c r="F65" t="s">
@@ -6757,51 +6757,51 @@
       </c>
       <c r="C2" t="s">
         <v>355</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>356</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>357</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
@@ -6928,51 +6928,51 @@
       </c>
       <c r="C11" t="s">
         <v>364</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>366</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>367</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -7125,51 +7125,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>380</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>381</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>382</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>107</v>
       </c>
     </row>
@@ -7439,91 +7439,91 @@
       </c>
       <c r="C37" t="s">
         <v>403</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>405</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>406</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>210</v>
       </c>
       <c r="F39" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>407</v>
       </c>
       <c r="D40">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>328</v>
       </c>
       <c r="F40" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>409</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
@@ -7639,51 +7639,51 @@
       </c>
       <c r="C47" t="s">
         <v>418</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>420</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>421</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>422</v>
       </c>
     </row>
@@ -7993,51 +7993,51 @@
       </c>
       <c r="C65" t="s">
         <v>440</v>
       </c>
       <c r="D65">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>441</v>
       </c>
       <c r="D66">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>442</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>443</v>
       </c>
     </row>
@@ -8050,51 +8050,51 @@
       </c>
       <c r="C68" t="s">
         <v>444</v>
       </c>
       <c r="D68">
         <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>446</v>
       </c>
       <c r="D69">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E69" t="s">
         <v>140</v>
       </c>
       <c r="F69" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>447</v>
       </c>
       <c r="D70">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
     </row>
@@ -8255,51 +8255,51 @@
       </c>
       <c r="C4" t="s">
         <v>455</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>456</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>457</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
@@ -8335,51 +8335,51 @@
       </c>
       <c r="C8" t="s">
         <v>460</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>328</v>
       </c>
       <c r="F8" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>461</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>463</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -8492,51 +8492,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>472</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>473</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>475</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -8612,51 +8612,51 @@
       </c>
       <c r="C22" t="s">
         <v>481</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>482</v>
       </c>
       <c r="D23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>483</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -8772,91 +8772,91 @@
       </c>
       <c r="C30" t="s">
         <v>490</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>491</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>492</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>219</v>
       </c>
       <c r="F32" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>493</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>494</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -8912,91 +8912,91 @@
       </c>
       <c r="C37" t="s">
         <v>499</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>500</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>328</v>
       </c>
       <c r="F38" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>501</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>502</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>503</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
@@ -9052,51 +9052,51 @@
       </c>
       <c r="C44" t="s">
         <v>508</v>
       </c>
       <c r="D44">
         <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>509</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>510</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
@@ -9152,51 +9152,51 @@
       </c>
       <c r="C49" t="s">
         <v>514</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>328</v>
       </c>
       <c r="F49" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>515</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>516</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>121</v>
       </c>
     </row>
@@ -9206,91 +9206,91 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>517</v>
       </c>
       <c r="D52">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>518</v>
       </c>
       <c r="D53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>519</v>
       </c>
       <c r="D54">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>520</v>
       </c>
       <c r="D55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>522</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
@@ -9463,51 +9463,51 @@
       </c>
       <c r="C65" t="s">
         <v>534</v>
       </c>
       <c r="D65">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>39</v>
       </c>
       <c r="F65" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>535</v>
       </c>
       <c r="D66">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>536</v>
       </c>
       <c r="D67">
         <v>13</v>
       </c>
       <c r="E67" t="s">
         <v>210</v>
       </c>
       <c r="F67" t="s">
         <v>524</v>
       </c>
     </row>
@@ -9577,51 +9577,51 @@
       </c>
       <c r="C71" t="s">
         <v>540</v>
       </c>
       <c r="D71">
         <v>12</v>
       </c>
       <c r="E71" t="s">
         <v>219</v>
       </c>
       <c r="F71" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>541</v>
       </c>
       <c r="D72">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>542</v>
       </c>
       <c r="D73">
         <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
@@ -9845,51 +9845,51 @@
       </c>
       <c r="C4" t="s">
         <v>552</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>554</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>555</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -10142,51 +10142,51 @@
       </c>
       <c r="C19" t="s">
         <v>572</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>573</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>574</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
     </row>
@@ -10199,51 +10199,51 @@
       </c>
       <c r="C22" t="s">
         <v>575</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>577</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>578</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -10296,51 +10296,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>583</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>584</v>
       </c>
       <c r="D28">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>585</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -10533,51 +10533,51 @@
       </c>
       <c r="C39" t="s">
         <v>597</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>598</v>
       </c>
       <c r="D40">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>599</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>93</v>
       </c>
     </row>
@@ -10752,68 +10752,68 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>610</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>611</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>612</v>
       </c>
       <c r="D53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>36</v>
       </c>
       <c r="F53" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>613</v>
       </c>
       <c r="D54">
         <v>12</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -10923,51 +10923,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>621</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>622</v>
       </c>
       <c r="D61">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>39</v>
       </c>
       <c r="F61" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>623</v>
       </c>
       <c r="D62">
         <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">