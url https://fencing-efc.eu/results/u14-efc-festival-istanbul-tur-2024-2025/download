--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -2583,51 +2583,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2640,51 +2640,51 @@
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
@@ -2820,51 +2820,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
@@ -2960,51 +2960,51 @@
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3342,51 +3342,51 @@
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
         <v>13</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>100</v>
       </c>
       <c r="F54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
       <c r="F55" t="s">
@@ -3507,51 +3507,51 @@
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3718,51 +3718,51 @@
       </c>
       <c r="C7" t="s">
         <v>125</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>127</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>129</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
@@ -3795,51 +3795,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>132</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>133</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>134</v>
       </c>
       <c r="F12" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>136</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
@@ -4103,51 +4103,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>161</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>162</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>163</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
@@ -4243,51 +4243,51 @@
       </c>
       <c r="C34" t="s">
         <v>173</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>175</v>
       </c>
       <c r="D35">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>177</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4417,51 +4417,51 @@
       </c>
       <c r="C43" t="s">
         <v>187</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>134</v>
       </c>
       <c r="F43" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>189</v>
       </c>
       <c r="D44">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>190</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>176</v>
       </c>
     </row>
@@ -4514,51 +4514,51 @@
       </c>
       <c r="C48" t="s">
         <v>194</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>195</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>140</v>
       </c>
       <c r="F49" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>196</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -4731,51 +4731,51 @@
       </c>
       <c r="C59" t="s">
         <v>212</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>214</v>
       </c>
       <c r="D60">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>140</v>
       </c>
       <c r="F60" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>215</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5338,51 +5338,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>253</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>254</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>255</v>
       </c>
       <c r="F5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>257</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
@@ -5418,51 +5418,51 @@
       </c>
       <c r="C8" t="s">
         <v>261</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>263</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>264</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10" t="s">
@@ -5478,71 +5478,71 @@
       </c>
       <c r="C11" t="s">
         <v>266</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>268</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>270</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>271</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -5655,51 +5655,51 @@
       </c>
       <c r="C20" t="s">
         <v>281</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>283</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>284</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -5775,51 +5775,51 @@
       </c>
       <c r="C26" t="s">
         <v>290</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>107</v>
       </c>
       <c r="F26" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>292</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>293</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28" t="s">
@@ -6075,51 +6075,51 @@
       </c>
       <c r="C41" t="s">
         <v>310</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>311</v>
       </c>
       <c r="D42">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>107</v>
       </c>
       <c r="F42" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>312</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -6135,51 +6135,51 @@
       </c>
       <c r="C44" t="s">
         <v>313</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>36</v>
       </c>
       <c r="F44" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>315</v>
       </c>
       <c r="D45">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>219</v>
       </c>
       <c r="F45" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>317</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>107</v>
       </c>
     </row>
@@ -6232,51 +6232,51 @@
       </c>
       <c r="C49" t="s">
         <v>321</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>322</v>
       </c>
       <c r="D50">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>324</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>100</v>
       </c>
       <c r="F51" t="s">
@@ -6309,51 +6309,51 @@
       </c>
       <c r="C53" t="s">
         <v>327</v>
       </c>
       <c r="D53">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>328</v>
       </c>
       <c r="F53" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>330</v>
       </c>
       <c r="D54">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>328</v>
       </c>
       <c r="F54" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>332</v>
       </c>
       <c r="D55">
         <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -6426,71 +6426,71 @@
       </c>
       <c r="C59" t="s">
         <v>339</v>
       </c>
       <c r="D59">
         <v>13</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>341</v>
       </c>
       <c r="D60">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>342</v>
       </c>
       <c r="D61">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>343</v>
       </c>
       <c r="D62">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
@@ -6543,51 +6543,51 @@
       </c>
       <c r="C65" t="s">
         <v>346</v>
       </c>
       <c r="D65">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>328</v>
       </c>
       <c r="F65" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>347</v>
       </c>
       <c r="D66">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>348</v>
       </c>
       <c r="D67">
         <v>13</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -7379,51 +7379,51 @@
       </c>
       <c r="C34" t="s">
         <v>399</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>400</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>140</v>
       </c>
       <c r="F35" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>402</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -7896,51 +7896,51 @@
       </c>
       <c r="C60" t="s">
         <v>434</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>330</v>
       </c>
       <c r="D61">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>328</v>
       </c>
       <c r="F61" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>436</v>
       </c>
       <c r="D62">
         <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
     </row>
@@ -8087,51 +8087,51 @@
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>447</v>
       </c>
       <c r="D70">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>448</v>
       </c>
       <c r="D71">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>36</v>
       </c>
       <c r="F71" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>449</v>
       </c>
       <c r="D72">
         <v>13</v>
       </c>
       <c r="E72" t="s">
         <v>140</v>
       </c>
       <c r="F72" t="s">
@@ -8275,51 +8275,51 @@
       </c>
       <c r="C5" t="s">
         <v>456</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>457</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>459</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
@@ -8475,51 +8475,51 @@
       </c>
       <c r="C15" t="s">
         <v>471</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>472</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>473</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>474</v>
       </c>
     </row>
@@ -8552,71 +8552,71 @@
       </c>
       <c r="C19" t="s">
         <v>476</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>478</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>479</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>481</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
@@ -8632,51 +8632,51 @@
       </c>
       <c r="C23" t="s">
         <v>482</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>483</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>484</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>39</v>
       </c>
       <c r="F25" t="s">
@@ -8752,51 +8752,51 @@
       </c>
       <c r="C29" t="s">
         <v>488</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>490</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>491</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
@@ -9112,51 +9112,51 @@
       </c>
       <c r="C47" t="s">
         <v>511</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>512</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>514</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>328</v>
       </c>
       <c r="F49" t="s">
@@ -9363,51 +9363,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>528</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>529</v>
       </c>
       <c r="D61">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>530</v>
       </c>
       <c r="D62">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>210</v>
       </c>
       <c r="F62" t="s">
@@ -9517,51 +9517,51 @@
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>537</v>
       </c>
       <c r="D68">
         <v>13</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>538</v>
       </c>
       <c r="D69">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>539</v>
       </c>
       <c r="D70">
         <v>12</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
@@ -9617,85 +9617,85 @@
       </c>
       <c r="C73" t="s">
         <v>542</v>
       </c>
       <c r="D73">
         <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>544</v>
       </c>
       <c r="D74">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>545</v>
       </c>
       <c r="D75">
         <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>546</v>
       </c>
       <c r="D76">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E76" t="s">
         <v>107</v>
       </c>
       <c r="F76" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>547</v>
       </c>
       <c r="D77">
         <v>12</v>
       </c>
       <c r="E77" t="s">
         <v>219</v>
       </c>
       <c r="F77" t="s">
@@ -9808,51 +9808,51 @@
       </c>
       <c r="C2" t="s">
         <v>550</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>551</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>552</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>553</v>
       </c>
     </row>
@@ -9985,111 +9985,111 @@
       </c>
       <c r="C11" t="s">
         <v>561</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>562</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>563</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>565</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>566</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>568</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>107</v>
       </c>
     </row>
@@ -10102,51 +10102,51 @@
       </c>
       <c r="C17" t="s">
         <v>569</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>570</v>
       </c>
       <c r="D18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>572</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
@@ -10239,51 +10239,51 @@
       </c>
       <c r="C24" t="s">
         <v>578</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>579</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>581</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -10396,51 +10396,51 @@
       </c>
       <c r="C32" t="s">
         <v>589</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>591</v>
       </c>
       <c r="D33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>592</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
     </row>
@@ -10453,51 +10453,51 @@
       </c>
       <c r="C35" t="s">
         <v>593</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>594</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>595</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
@@ -10661,51 +10661,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>605</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>606</v>
       </c>
       <c r="D47">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>607</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -10718,51 +10718,51 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>608</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>609</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>610</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -10789,91 +10789,91 @@
       </c>
       <c r="C53" t="s">
         <v>612</v>
       </c>
       <c r="D53">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>36</v>
       </c>
       <c r="F53" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>613</v>
       </c>
       <c r="D54">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>614</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>107</v>
       </c>
       <c r="F55" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>616</v>
       </c>
       <c r="D56">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>617</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
@@ -11000,51 +11000,51 @@
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>625</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>626</v>
       </c>
       <c r="D65">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>627</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>88</v>
       </c>
     </row>