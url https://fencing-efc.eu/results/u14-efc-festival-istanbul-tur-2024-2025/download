--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2523,51 +2523,51 @@
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -2997,71 +2997,71 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
@@ -3097,51 +3097,51 @@
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
@@ -4066,51 +4066,51 @@
       </c>
       <c r="C25" t="s">
         <v>156</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>158</v>
       </c>
       <c r="D26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>159</v>
       </c>
       <c r="F26" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>161</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
     </row>
@@ -4263,51 +4263,51 @@
       </c>
       <c r="C35" t="s">
         <v>175</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>177</v>
       </c>
       <c r="D36">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>178</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>159</v>
       </c>
       <c r="F37" t="s">
         <v>160</v>
       </c>
     </row>
@@ -4434,51 +4434,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>189</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>190</v>
       </c>
       <c r="D45">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>191</v>
       </c>
       <c r="D46">
         <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>140</v>
       </c>
       <c r="F46" t="s">
@@ -4865,51 +4865,51 @@
       </c>
       <c r="C66" t="s">
         <v>223</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>123</v>
       </c>
       <c r="F66" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>224</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>225</v>
       </c>
       <c r="D68">
         <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
         <v>226</v>
       </c>
     </row>
@@ -4959,51 +4959,51 @@
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>229</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>230</v>
       </c>
       <c r="D72">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>231</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>176</v>
       </c>
     </row>
@@ -5358,51 +5358,51 @@
       </c>
       <c r="C5" t="s">
         <v>254</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>255</v>
       </c>
       <c r="F5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>257</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>259</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -5538,51 +5538,51 @@
       </c>
       <c r="C14" t="s">
         <v>271</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>273</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>274</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>275</v>
       </c>
     </row>
@@ -5615,51 +5615,51 @@
       </c>
       <c r="C18" t="s">
         <v>277</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>279</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>281</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -5795,91 +5795,91 @@
       </c>
       <c r="C27" t="s">
         <v>292</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>293</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>294</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>296</v>
       </c>
       <c r="D30">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>297</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
@@ -5895,51 +5895,51 @@
       </c>
       <c r="C32" t="s">
         <v>299</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>300</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>301</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -6814,51 +6814,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>358</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>359</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>360</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>185</v>
       </c>
     </row>
@@ -6871,51 +6871,51 @@
       </c>
       <c r="C8" t="s">
         <v>361</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>362</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>363</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>150</v>
       </c>
     </row>
@@ -6968,51 +6968,51 @@
       </c>
       <c r="C13" t="s">
         <v>367</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>368</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>369</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>140</v>
       </c>
       <c r="F15" t="s">
@@ -7048,51 +7048,51 @@
       </c>
       <c r="C17" t="s">
         <v>372</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>182</v>
       </c>
       <c r="F17" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>373</v>
       </c>
       <c r="D18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>374</v>
       </c>
       <c r="F18" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>376</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
@@ -7202,51 +7202,51 @@
       </c>
       <c r="C25" t="s">
         <v>385</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>387</v>
       </c>
       <c r="D26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>388</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -7579,51 +7579,51 @@
       </c>
       <c r="C44" t="s">
         <v>413</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>414</v>
       </c>
       <c r="F44" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>416</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>417</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
@@ -7676,51 +7676,51 @@
       </c>
       <c r="C49" t="s">
         <v>421</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>423</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>374</v>
       </c>
       <c r="F50" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>425</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>140</v>
       </c>
       <c r="F51" t="s">
@@ -7876,51 +7876,51 @@
       </c>
       <c r="C59" t="s">
         <v>433</v>
       </c>
       <c r="D59">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>434</v>
       </c>
       <c r="D60">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>330</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>328</v>
       </c>
       <c r="F61" t="s">
@@ -7953,51 +7953,51 @@
       </c>
       <c r="C63" t="s">
         <v>437</v>
       </c>
       <c r="D63">
         <v>12</v>
       </c>
       <c r="E63" t="s">
         <v>140</v>
       </c>
       <c r="F63" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>438</v>
       </c>
       <c r="D64">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>440</v>
       </c>
       <c r="D65">
         <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
@@ -8512,51 +8512,51 @@
       </c>
       <c r="C17" t="s">
         <v>473</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>475</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>476</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -8692,51 +8692,51 @@
       </c>
       <c r="C26" t="s">
         <v>485</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>486</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>487</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
@@ -8972,71 +8972,71 @@
       </c>
       <c r="C40" t="s">
         <v>502</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>503</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>504</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>506</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
@@ -9306,51 +9306,51 @@
       </c>
       <c r="C57" t="s">
         <v>523</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>210</v>
       </c>
       <c r="F57" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>525</v>
       </c>
       <c r="D58">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>527</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>210</v>
       </c>
       <c r="F59" t="s">
@@ -9480,51 +9480,51 @@
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>535</v>
       </c>
       <c r="D66">
         <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>536</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>210</v>
       </c>
       <c r="F67" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>537</v>
       </c>
       <c r="D68">
         <v>13</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
     </row>
@@ -9671,51 +9671,51 @@
       </c>
       <c r="C76" t="s">
         <v>546</v>
       </c>
       <c r="D76">
         <v>15</v>
       </c>
       <c r="E76" t="s">
         <v>107</v>
       </c>
       <c r="F76" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>547</v>
       </c>
       <c r="D77">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E77" t="s">
         <v>219</v>
       </c>
       <c r="F77" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>548</v>
       </c>
       <c r="D78">
         <v>13</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -9945,51 +9945,51 @@
       </c>
       <c r="C9" t="s">
         <v>559</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>560</v>
       </c>
       <c r="D10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>561</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -10513,51 +10513,51 @@
       </c>
       <c r="C38" t="s">
         <v>596</v>
       </c>
       <c r="D38">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>597</v>
       </c>
       <c r="D39">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>598</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
     </row>
@@ -10735,51 +10735,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>609</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>610</v>
       </c>
       <c r="D51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>611</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
@@ -11037,51 +11037,51 @@
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>627</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>628</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>100</v>
       </c>
       <c r="F67" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>629</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">