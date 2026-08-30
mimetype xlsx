--- v0 (2026-07-14)
+++ v1 (2026-08-30)
@@ -1416,51 +1416,51 @@
   <si>
     <t>Academia de Scrima</t>
   </si>
   <si>
     <t>LUCENTE Martina</t>
   </si>
   <si>
     <t>GLAZEWSKA Julia</t>
   </si>
   <si>
     <t>LISNEANU Carla</t>
   </si>
   <si>
     <t>CSM IASI</t>
   </si>
   <si>
     <t>VASILEVA Marina</t>
   </si>
   <si>
     <t>WONG Isabel</t>
   </si>
   <si>
     <t>Stort Valley</t>
   </si>
   <si>
-    <t>NANCHEVA Amalia</t>
+    <t>NANCHEVA Amaya</t>
   </si>
   <si>
     <t>MARYNETS Sofiya</t>
   </si>
   <si>
     <t>IONESCU Eva</t>
   </si>
   <si>
     <t>SEMENTILLI Miriam</t>
   </si>
   <si>
     <t>GALLEGO AGUSTI Anna</t>
   </si>
   <si>
     <t>FED-V</t>
   </si>
   <si>
     <t>BURGHELEA Elisa</t>
   </si>
   <si>
     <t>REITER Elina</t>
   </si>
   <si>
     <t>Paul Davis Fencing A</t>
   </si>
@@ -2258,51 +2258,51 @@
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2703,85 +2703,85 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>43</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -2919,51 +2919,51 @@
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>82</v>
       </c>
       <c r="F44" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>85</v>
       </c>
       <c r="F45" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>82</v>
       </c>
       <c r="F46" t="s">
@@ -3233,51 +3233,51 @@
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>46</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
         <v>12</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
@@ -3290,51 +3290,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>60</v>
       </c>
       <c r="F64" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>60</v>
       </c>
       <c r="F65" t="s">
@@ -3370,51 +3370,51 @@
       </c>
       <c r="C67" t="s">
         <v>125</v>
       </c>
       <c r="D67">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>93</v>
       </c>
       <c r="F67" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>14</v>
       </c>
       <c r="E69" t="s">
         <v>46</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3447,51 +3447,51 @@
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>93</v>
       </c>
       <c r="F71" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E72" t="s">
         <v>26</v>
       </c>
       <c r="F72" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>13</v>
       </c>
       <c r="E73" t="s">
         <v>46</v>
       </c>
       <c r="F73" t="s">
@@ -3783,51 +3783,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>151</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>152</v>
       </c>
       <c r="D14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>153</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
@@ -3837,51 +3837,51 @@
       </c>
       <c r="C16" t="s">
         <v>154</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>155</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>157</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
@@ -3991,51 +3991,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>166</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>167</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>169</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>32</v>
       </c>
       <c r="F26" t="s">
@@ -4048,51 +4048,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>171</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>172</v>
       </c>
       <c r="D28">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>174</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>175</v>
       </c>
       <c r="F29" t="s">
@@ -4185,51 +4185,51 @@
       </c>
       <c r="C34" t="s">
         <v>182</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>26</v>
       </c>
       <c r="F34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>183</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>185</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4242,51 +4242,51 @@
       </c>
       <c r="C37" t="s">
         <v>186</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>187</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>189</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>57</v>
       </c>
       <c r="F39" t="s">
@@ -4675,71 +4675,71 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>214</v>
       </c>
       <c r="D60">
         <v>13</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>215</v>
       </c>
       <c r="D61">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>82</v>
       </c>
       <c r="F61" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>216</v>
       </c>
       <c r="D62">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>46</v>
       </c>
       <c r="F62" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>217</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>46</v>
       </c>
       <c r="F63" t="s">
@@ -4812,51 +4812,51 @@
       </c>
       <c r="C67" t="s">
         <v>222</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>106</v>
       </c>
       <c r="F67" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>224</v>
       </c>
       <c r="D68">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E68" t="s">
         <v>93</v>
       </c>
       <c r="F68" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>225</v>
       </c>
       <c r="D69">
         <v>13</v>
       </c>
       <c r="E69" t="s">
         <v>46</v>
       </c>
       <c r="F69" t="s">
@@ -5114,51 +5114,51 @@
       </c>
       <c r="C7" t="s">
         <v>239</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>240</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>242</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
@@ -5194,51 +5194,51 @@
       </c>
       <c r="C11" t="s">
         <v>246</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>247</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>249</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
@@ -5331,136 +5331,136 @@
       </c>
       <c r="C18" t="s">
         <v>256</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>258</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>259</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>260</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>261</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>262</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>263</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>265</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
@@ -5687,51 +5687,51 @@
       </c>
       <c r="C37" t="s">
         <v>284</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>285</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>287</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
@@ -6226,51 +6226,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>322</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>324</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>60</v>
       </c>
       <c r="F3" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -6502,51 +6502,51 @@
       </c>
       <c r="C16" t="s">
         <v>342</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>344</v>
       </c>
       <c r="D17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>345</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="F18" t="s">
         <v>343</v>
       </c>
     </row>
@@ -6576,71 +6576,71 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>348</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>349</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>350</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>351</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -6824,51 +6824,51 @@
       </c>
       <c r="C33" t="s">
         <v>363</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>90</v>
       </c>
       <c r="F33" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>365</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>366</v>
       </c>
       <c r="D35">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
@@ -6918,91 +6918,91 @@
       </c>
       <c r="C38" t="s">
         <v>369</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>371</v>
       </c>
       <c r="D39">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>90</v>
       </c>
       <c r="F39" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>372</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>374</v>
       </c>
       <c r="D41">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>375</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>93</v>
       </c>
       <c r="F42" t="s">
         <v>376</v>
       </c>
     </row>
@@ -7109,51 +7109,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>383</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>384</v>
       </c>
       <c r="D49">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
         <v>90</v>
       </c>
       <c r="F49" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>386</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
@@ -7340,51 +7340,51 @@
       </c>
       <c r="C60" t="s">
         <v>399</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>93</v>
       </c>
       <c r="F60" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>401</v>
       </c>
       <c r="D61">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>93</v>
       </c>
       <c r="F61" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>402</v>
       </c>
       <c r="D62">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>57</v>
       </c>
       <c r="F62" t="s">
@@ -7440,51 +7440,51 @@
       </c>
       <c r="C65" t="s">
         <v>406</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>57</v>
       </c>
       <c r="F65" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>407</v>
       </c>
       <c r="D66">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>46</v>
       </c>
       <c r="F66" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>409</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>93</v>
       </c>
       <c r="F67" t="s">
@@ -7597,51 +7597,51 @@
       </c>
       <c r="C2" t="s">
         <v>413</v>
       </c>
       <c r="D2">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>415</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>416</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -7708,51 +7708,51 @@
       </c>
       <c r="C8" t="s">
         <v>422</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>423</v>
       </c>
       <c r="D9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>425</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
@@ -7799,51 +7799,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>429</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>430</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>431</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -7887,51 +7887,51 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>435</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>436</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
       <c r="F19" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>438</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>439</v>
       </c>
       <c r="F20" t="s">
@@ -8058,51 +8058,51 @@
       </c>
       <c r="C27" t="s">
         <v>450</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>451</v>
       </c>
       <c r="D28">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>453</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
@@ -8118,51 +8118,51 @@
       </c>
       <c r="C30" t="s">
         <v>454</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>455</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>457</v>
       </c>
       <c r="D32">
         <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8215,51 +8215,51 @@
       </c>
       <c r="C35" t="s">
         <v>461</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>462</v>
       </c>
       <c r="D36">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>464</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -8295,51 +8295,51 @@
       </c>
       <c r="C39" t="s">
         <v>466</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>467</v>
       </c>
       <c r="D40">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>468</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>439</v>
       </c>
       <c r="F41" t="s">
         <v>469</v>
       </c>
     </row>
@@ -8372,51 +8372,51 @@
       </c>
       <c r="C43" t="s">
         <v>471</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>473</v>
       </c>
       <c r="D44">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>474</v>
       </c>
       <c r="D45">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -8483,51 +8483,51 @@
       </c>
       <c r="C49" t="s">
         <v>479</v>
       </c>
       <c r="D49">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>32</v>
       </c>
       <c r="F49" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>480</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>481</v>
       </c>
       <c r="F50" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>483</v>
       </c>
       <c r="D51">
         <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
@@ -9016,51 +9016,51 @@
       </c>
       <c r="C24" t="s">
         <v>512</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>513</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>514</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
     </row>
@@ -9224,51 +9224,51 @@
       </c>
       <c r="C35" t="s">
         <v>524</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>46</v>
       </c>
       <c r="F35" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>526</v>
       </c>
       <c r="D36">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>26</v>
       </c>
       <c r="F36" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>528</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
     </row>
@@ -9646,51 +9646,51 @@
       </c>
       <c r="C57" t="s">
         <v>553</v>
       </c>
       <c r="D57">
         <v>12</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>555</v>
       </c>
       <c r="D58">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E58" t="s">
         <v>82</v>
       </c>
       <c r="F58" t="s">
         <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>