--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1060,88 +1060,88 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1214,51 +1214,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
@@ -1331,102 +1331,102 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1864,51 +1864,51 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>82</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>83</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1924,51 +1924,51 @@
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>87</v>
       </c>
       <c r="F24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2183,51 +2183,51 @@
       </c>
       <c r="C4" t="s">
         <v>106</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>108</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>110</v>
       </c>
       <c r="D6">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
@@ -2548,51 +2548,51 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>131</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>132</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>133</v>
       </c>
       <c r="D25">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>134</v>
       </c>
       <c r="F25" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2676,71 +2676,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>139</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>93</v>
       </c>
       <c r="F2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>140</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>141</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
       <c r="F4" t="s">
@@ -2776,51 +2776,51 @@
       </c>
       <c r="C6" t="s">
         <v>145</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>147</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>93</v>
       </c>
       <c r="F7" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>148</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>93</v>
       </c>
       <c r="F8" t="s">
@@ -2976,51 +2976,51 @@
       </c>
       <c r="C16" t="s">
         <v>161</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>122</v>
       </c>
       <c r="F16" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>162</v>
       </c>
       <c r="D17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>163</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
@@ -3121,51 +3121,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>170</v>
       </c>
       <c r="D24">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>134</v>
       </c>
       <c r="F24" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>171</v>
       </c>
       <c r="D25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>122</v>
       </c>
       <c r="F25" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>