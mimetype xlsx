--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -895,71 +895,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -975,51 +975,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1035,51 +1035,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1175,51 +1175,51 @@
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
@@ -1520,51 +1520,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>53</v>
       </c>
       <c r="D34">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>54</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>56</v>
       </c>
     </row>
@@ -1779,51 +1779,51 @@
       </c>
       <c r="C7" t="s">
         <v>70</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>71</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>72</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>73</v>
       </c>
       <c r="F9" t="s">
@@ -1916,51 +1916,51 @@
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>83</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
@@ -1976,51 +1976,51 @@
       </c>
       <c r="C17" t="s">
         <v>84</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>85</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>86</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -2295,91 +2295,91 @@
       </c>
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>103</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>104</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>106</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>108</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -2572,51 +2572,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>122</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>125</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>99</v>
       </c>
       <c r="F23" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C3" t="s">
         <v>134</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>135</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>136</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -2885,51 +2885,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>138</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>140</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>141</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">