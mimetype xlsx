--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -952,51 +952,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1457,51 +1457,51 @@
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
@@ -1517,102 +1517,102 @@
       </c>
       <c r="C30" t="s">
         <v>49</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>32</v>
       </c>
       <c r="F30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>53</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1755,51 +1755,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>65</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>66</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -2191,51 +2191,51 @@
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2869,51 +2869,51 @@
       </c>
       <c r="C26" t="s">
         <v>133</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>134</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>135</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
@@ -2923,85 +2923,85 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="C29" t="s">
         <v>136</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>137</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>138</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="C32" t="s">
         <v>139</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="C33" t="s">
         <v>140</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>120</v>
       </c>
     </row>
@@ -3131,51 +3131,51 @@
       </c>
       <c r="C5" t="s">
         <v>145</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>146</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>147</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>148</v>
       </c>
     </row>
@@ -3508,51 +3508,51 @@
       </c>
       <c r="C24" t="s">
         <v>166</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>167</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>168</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>129</v>
       </c>
     </row>