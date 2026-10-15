--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1031,51 +1031,51 @@
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
@@ -1122,51 +1122,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
@@ -1315,51 +1315,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>49</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>50</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -1638,79 +1638,79 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>64</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>65</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>67</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>68</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>