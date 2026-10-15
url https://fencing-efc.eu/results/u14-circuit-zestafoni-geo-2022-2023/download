--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -627,51 +627,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -984,51 +984,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -1372,51 +1372,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>47</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>49</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
         <v>51</v>
       </c>
     </row>