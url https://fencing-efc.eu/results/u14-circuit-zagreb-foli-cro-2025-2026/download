--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1284,68 +1284,68 @@
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1617,119 +1617,119 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>58</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>60</v>
       </c>
       <c r="F34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -1845,51 +1845,51 @@
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1959,51 +1959,51 @@
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>79</v>
       </c>
       <c r="F47" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
@@ -2013,71 +2013,71 @@
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
         <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>31</v>
       </c>
       <c r="F51" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>13</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
       <c r="F53" t="s">
@@ -2249,51 +2249,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>104</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
@@ -2314,99 +2314,99 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>108</v>
       </c>
       <c r="D67">
         <v>13</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>109</v>
       </c>
       <c r="D68">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
         <v>13</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>112</v>
       </c>
       <c r="D71">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>113</v>
       </c>
       <c r="D72">
         <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
       <c r="F72" t="s">
         <v>101</v>
       </c>
     </row>
@@ -2555,51 +2555,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>121</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>122</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2743,51 +2743,51 @@
       </c>
       <c r="C11" t="s">
         <v>134</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>135</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>136</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>124</v>
       </c>
     </row>
@@ -2834,51 +2834,51 @@
       </c>
       <c r="C16" t="s">
         <v>139</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>140</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>141</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>142</v>
       </c>
       <c r="F18" t="s">
@@ -3176,51 +3176,51 @@
       </c>
       <c r="C34" t="s">
         <v>161</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>142</v>
       </c>
       <c r="F34" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>162</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>163</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3301,51 +3301,51 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>168</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>169</v>
       </c>
       <c r="D42">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>170</v>
       </c>
       <c r="D43">
         <v>12</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
@@ -3372,68 +3372,68 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>172</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>173</v>
       </c>
       <c r="D46">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>174</v>
       </c>
       <c r="D47">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>175</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3662,148 +3662,148 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>191</v>
       </c>
       <c r="D61">
         <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>192</v>
       </c>
       <c r="D62">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>193</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>142</v>
       </c>
       <c r="F63" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>194</v>
       </c>
       <c r="D64">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>195</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>196</v>
       </c>
       <c r="D66">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>197</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>31</v>
       </c>
       <c r="F67" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>198</v>
       </c>
       <c r="D68">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
@@ -3992,68 +3992,68 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>212</v>
       </c>
       <c r="D79">
         <v>12</v>
       </c>
       <c r="E79" t="s">
         <v>39</v>
       </c>
       <c r="F79" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>213</v>
       </c>
       <c r="D80">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E80" t="s">
         <v>210</v>
       </c>
       <c r="F80" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>214</v>
       </c>
       <c r="D81">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>215</v>
       </c>
       <c r="D82">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>124</v>
       </c>
     </row>
@@ -4077,51 +4077,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>217</v>
       </c>
       <c r="D84">
         <v>14</v>
       </c>
       <c r="E84" t="s">
         <v>39</v>
       </c>
       <c r="F84" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>218</v>
       </c>
       <c r="D85">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E85" t="s">
         <v>142</v>
       </c>
       <c r="F85" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>219</v>
       </c>
       <c r="D86">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>124</v>
       </c>
     </row>
@@ -4142,68 +4142,68 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>221</v>
       </c>
       <c r="D88">
         <v>12</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>222</v>
       </c>
       <c r="D89">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>223</v>
       </c>
       <c r="D90">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>224</v>
       </c>
       <c r="D91">
         <v>9</v>
       </c>
       <c r="E91" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>