--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -817,51 +817,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
@@ -1370,51 +1370,51 @@
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>68</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
@@ -1618,51 +1618,51 @@
       </c>
       <c r="C21" t="s">
         <v>81</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>