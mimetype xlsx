--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -651,51 +651,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -959,51 +959,51 @@
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">