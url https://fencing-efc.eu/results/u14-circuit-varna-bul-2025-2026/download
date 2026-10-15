--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -799,91 +799,91 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
@@ -999,51 +999,51 @@
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
@@ -1849,68 +1849,68 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>