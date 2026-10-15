--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -664,51 +664,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -804,51 +804,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -1183,51 +1183,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">