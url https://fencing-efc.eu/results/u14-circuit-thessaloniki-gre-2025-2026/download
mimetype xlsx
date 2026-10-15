--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1093,71 +1093,71 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>26.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>20.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
@@ -1173,51 +1173,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1330,51 +1330,51 @@
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -1487,51 +1487,51 @@
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -1567,51 +1567,51 @@
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>47</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>65</v>
       </c>
     </row>
@@ -1681,51 +1681,51 @@
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2381,51 +2381,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>111</v>
       </c>
       <c r="D2">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>112</v>
       </c>
       <c r="F2" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>114</v>
       </c>
       <c r="D3">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>115</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -2535,51 +2535,51 @@
       </c>
       <c r="C10" t="s">
         <v>126</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>127</v>
       </c>
       <c r="F10" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>129</v>
       </c>
       <c r="D11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>119</v>
       </c>
       <c r="F11" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>130</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -2763,51 +2763,51 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>144</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>145</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>146</v>
       </c>
       <c r="F23" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>148</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>149</v>
       </c>
       <c r="F24" t="s">
@@ -3063,51 +3063,51 @@
       </c>
       <c r="C37" t="s">
         <v>163</v>
       </c>
       <c r="D37">
         <v>12</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>164</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>166</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3137,51 +3137,51 @@
       </c>
       <c r="C41" t="s">
         <v>168</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>169</v>
       </c>
       <c r="D42">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>170</v>
       </c>
       <c r="D43">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -3277,51 +3277,51 @@
       </c>
       <c r="C48" t="s">
         <v>175</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>177</v>
       </c>
       <c r="D49">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>179</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
@@ -3408,51 +3408,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="C55" t="s">
         <v>184</v>
       </c>
       <c r="D55">
         <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="C56" t="s">
         <v>185</v>
       </c>
       <c r="D56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="C57" t="s">
         <v>186</v>
       </c>
       <c r="D57">
         <v>12</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
     </row>