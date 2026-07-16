--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -678,51 +678,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
@@ -749,71 +749,71 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -865,51 +865,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -933,51 +933,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>