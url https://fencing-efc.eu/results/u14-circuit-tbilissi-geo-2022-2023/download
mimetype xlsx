--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -695,51 +695,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
     </row>
@@ -967,51 +967,51 @@
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>31</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
@@ -1140,51 +1140,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
@@ -1239,51 +1239,51 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>