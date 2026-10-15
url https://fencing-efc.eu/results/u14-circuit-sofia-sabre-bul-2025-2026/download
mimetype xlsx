--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1195,51 +1195,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1332,51 +1332,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -1589,51 +1589,51 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
@@ -2400,131 +2400,131 @@
       </c>
       <c r="C62" t="s">
         <v>115</v>
       </c>
       <c r="D62">
         <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
       <c r="F63" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>118</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>119</v>
       </c>
       <c r="D65">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>79</v>
       </c>
       <c r="F65" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -2540,51 +2540,51 @@
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
         <v>13</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -2620,51 +2620,51 @@
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>13</v>
       </c>
       <c r="E73" t="s">
         <v>129</v>
       </c>
       <c r="F73" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>132</v>
       </c>
       <c r="D75">
         <v>13</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -2922,51 +2922,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>148</v>
       </c>
       <c r="D89">
         <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>149</v>
       </c>
       <c r="D90">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>150</v>
       </c>
       <c r="D91">
         <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3143,85 +3143,85 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>26</v>
       </c>
       <c r="F102" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>163</v>
       </c>
       <c r="D103">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E103" t="s">
         <v>26</v>
       </c>
       <c r="F103" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
         <v>14</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E105" t="s">
         <v>29</v>
       </c>
       <c r="F105" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>167</v>
       </c>
       <c r="D106">
         <v>13</v>
       </c>
       <c r="E106" t="s">
         <v>29</v>
       </c>
       <c r="F106" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3348,51 +3348,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>172</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>173</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>175</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
@@ -3582,71 +3582,71 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>186</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>187</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>188</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>189</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
@@ -3862,51 +3862,51 @@
       </c>
       <c r="C31" t="s">
         <v>200</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>201</v>
       </c>
       <c r="D32">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>26</v>
       </c>
       <c r="F32" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>203</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
@@ -4119,51 +4119,51 @@
       </c>
       <c r="C44" t="s">
         <v>217</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>79</v>
       </c>
       <c r="F44" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>218</v>
       </c>
       <c r="D45">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>129</v>
       </c>
       <c r="F45" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>219</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -4436,51 +4436,51 @@
       </c>
       <c r="C60" t="s">
         <v>234</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>236</v>
       </c>
       <c r="D61">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>53</v>
       </c>
       <c r="F61" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>237</v>
       </c>
       <c r="D62">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
@@ -4564,153 +4564,153 @@
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>243</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>244</v>
       </c>
       <c r="D68">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>245</v>
       </c>
       <c r="D69">
         <v>12</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>246</v>
       </c>
       <c r="D70">
         <v>12</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>247</v>
       </c>
       <c r="D71">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>248</v>
       </c>
       <c r="D72">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>249</v>
       </c>
       <c r="D73">
         <v>13</v>
       </c>
       <c r="E73" t="s">
         <v>26</v>
       </c>
       <c r="F73" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>250</v>
       </c>
       <c r="D74">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>251</v>
       </c>
       <c r="D75">
         <v>12</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4850,51 +4850,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>261</v>
       </c>
       <c r="D84">
         <v>13</v>
       </c>
       <c r="E84" t="s">
         <v>26</v>
       </c>
       <c r="F84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>262</v>
       </c>
       <c r="D85">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>