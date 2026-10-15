--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1137,51 +1137,51 @@
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1231,51 +1231,51 @@
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
@@ -1368,91 +1368,91 @@
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>59</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>65</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -1548,51 +1548,51 @@
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>76</v>
       </c>
       <c r="F34" t="s">
@@ -1816,102 +1816,102 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>76</v>
       </c>
       <c r="F48" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="C51" t="s">
         <v>96</v>
       </c>
       <c r="D51">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>97</v>
       </c>
     </row>
@@ -1995,51 +1995,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>99</v>
       </c>
       <c r="D2">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>100</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>101</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
@@ -2055,51 +2055,51 @@
       </c>
       <c r="C5" t="s">
         <v>102</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>103</v>
       </c>
       <c r="F5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>105</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>106</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
@@ -2329,51 +2329,51 @@
       </c>
       <c r="C19" t="s">
         <v>128</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>112</v>
       </c>
       <c r="F19" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>129</v>
       </c>
       <c r="D20">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>130</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2623,51 +2623,51 @@
       </c>
       <c r="C34" t="s">
         <v>151</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>153</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>154</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -2697,88 +2697,88 @@
       </c>
       <c r="C38" t="s">
         <v>156</v>
       </c>
       <c r="D38">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>52</v>
       </c>
       <c r="F38" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>157</v>
       </c>
       <c r="D39">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>158</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>40</v>
       </c>
       <c r="F41" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>161</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
@@ -2933,51 +2933,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>173</v>
       </c>
       <c r="D51">
         <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>174</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>26</v>
       </c>
       <c r="F52" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>175</v>
       </c>
       <c r="D53">
         <v>12</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>