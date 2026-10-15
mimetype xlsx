--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1232,51 +1232,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -1309,51 +1309,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
@@ -1549,71 +1549,71 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
@@ -1666,51 +1666,51 @@
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
@@ -2020,51 +2020,51 @@
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2077,51 +2077,51 @@
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2565,51 +2565,51 @@
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>114</v>
       </c>
       <c r="D74">
         <v>13</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>115</v>
       </c>
       <c r="D75">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E75" t="s">
         <v>98</v>
       </c>
       <c r="F75" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>117</v>
       </c>
       <c r="D76">
         <v>12</v>
       </c>
       <c r="E76" t="s">
         <v>29</v>
       </c>
       <c r="F76" t="s">
         <v>94</v>
       </c>
     </row>
@@ -2647,51 +2647,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="C79" t="s">
         <v>120</v>
       </c>
       <c r="D79">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="C80" t="s">
         <v>121</v>
       </c>
       <c r="D80">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="C81" t="s">
         <v>122</v>
       </c>
       <c r="D81">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3458,51 +3458,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>176</v>
       </c>
       <c r="D31">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>177</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>178</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -4029,51 +4029,51 @@
       </c>
       <c r="C60" t="s">
         <v>208</v>
       </c>
       <c r="D60">
         <v>13</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>209</v>
       </c>
       <c r="D61">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>211</v>
       </c>
     </row>
@@ -4106,71 +4106,71 @@
       </c>
       <c r="C64" t="s">
         <v>214</v>
       </c>
       <c r="D64">
         <v>13</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>215</v>
       </c>
       <c r="D65">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>216</v>
       </c>
       <c r="D66">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>217</v>
       </c>
       <c r="D67">
         <v>12</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -4524,119 +4524,119 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="C87" t="s">
         <v>238</v>
       </c>
       <c r="D87">
         <v>12</v>
       </c>
       <c r="E87" t="s">
         <v>98</v>
       </c>
       <c r="F87" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="C88" t="s">
         <v>239</v>
       </c>
       <c r="D88">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="C89" t="s">
         <v>240</v>
       </c>
       <c r="D89">
         <v>13</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="C90" t="s">
         <v>241</v>
       </c>
       <c r="D90">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="C91" t="s">
         <v>242</v>
       </c>
       <c r="D91">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="C92" t="s">
         <v>243</v>
       </c>
       <c r="D92">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>