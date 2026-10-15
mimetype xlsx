--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -912,51 +912,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -992,51 +992,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1072,91 +1072,91 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
@@ -1232,91 +1232,91 @@
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
@@ -1452,51 +1452,51 @@
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
@@ -1752,91 +1752,91 @@
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>79</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
@@ -1971,51 +1971,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>88</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>90</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2690,51 +2690,51 @@
       </c>
       <c r="C30" t="s">
         <v>131</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>132</v>
       </c>
       <c r="F30" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>134</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>135</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
@@ -2890,51 +2890,51 @@
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>147</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>60</v>
       </c>
       <c r="F41" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">