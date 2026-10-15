--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -709,71 +709,71 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -809,51 +809,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1077,125 +1077,125 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>46</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>53</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
@@ -1328,51 +1328,51 @@
       </c>
       <c r="C14" t="s">
         <v>62</v>
       </c>
       <c r="D14">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>64</v>
       </c>
       <c r="D15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>66</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1408,51 +1408,51 @@
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">