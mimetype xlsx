--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -780,51 +780,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
@@ -920,91 +920,91 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
@@ -1102,51 +1102,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1216,71 +1216,71 @@
       </c>
       <c r="C2" t="s">
         <v>47</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>48</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>50</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1333,51 +1333,51 @@
       </c>
       <c r="C8" t="s">
         <v>56</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>57</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1393,51 +1393,51 @@
       </c>
       <c r="C11" t="s">
         <v>59</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1550,51 +1550,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
     </row>