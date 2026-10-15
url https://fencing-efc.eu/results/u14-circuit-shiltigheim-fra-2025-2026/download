--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -735,85 +735,85 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1464,51 +1464,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>74</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1564,71 +1564,71 @@
       </c>
       <c r="C17" t="s">
         <v>79</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">