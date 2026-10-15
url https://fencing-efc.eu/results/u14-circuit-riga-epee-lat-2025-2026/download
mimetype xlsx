--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1019,91 +1019,91 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1287,51 +1287,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
@@ -1384,51 +1384,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>48</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>49</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1461,128 +1461,128 @@
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>53</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="D34">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>58</v>
       </c>
       <c r="D38">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1692,51 +1692,51 @@
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>65</v>
       </c>
       <c r="D45">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
         <v>12</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
@@ -2056,51 +2056,51 @@
       </c>
       <c r="C14" t="s">
         <v>87</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>89</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>90</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2424,51 +2424,51 @@
       </c>
       <c r="C33" t="s">
         <v>111</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>77</v>
       </c>
       <c r="F33" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2772,71 +2772,71 @@
       </c>
       <c r="C51" t="s">
         <v>131</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>132</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>133</v>
       </c>
       <c r="F52" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>135</v>
       </c>
       <c r="D53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>136</v>
       </c>
       <c r="D54">
         <v>12</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
@@ -2972,91 +2972,91 @@
       </c>
       <c r="C61" t="s">
         <v>143</v>
       </c>
       <c r="D61">
         <v>9</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>144</v>
       </c>
       <c r="D62">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>145</v>
       </c>
       <c r="D63">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>146</v>
       </c>
       <c r="D64">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>147</v>
       </c>
       <c r="D65">
         <v>12</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">