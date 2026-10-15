--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2334,51 +2334,51 @@
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
@@ -2485,51 +2485,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
@@ -2941,51 +2941,51 @@
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>57</v>
       </c>
       <c r="F56" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>57</v>
       </c>
       <c r="F57" t="s">
@@ -2998,51 +2998,51 @@
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>113</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
         <v>114</v>
       </c>
     </row>
@@ -3226,85 +3226,85 @@
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>131</v>
       </c>
       <c r="F73" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
@@ -3611,51 +3611,51 @@
       </c>
       <c r="C90" t="s">
         <v>164</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>166</v>
       </c>
       <c r="D91">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>167</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
@@ -3802,51 +3802,51 @@
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>181</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>182</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>183</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>184</v>
       </c>
     </row>
@@ -4070,51 +4070,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>207</v>
       </c>
       <c r="D117">
         <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="C118" t="s">
         <v>208</v>
       </c>
       <c r="D118">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E118" t="s">
         <v>209</v>
       </c>
       <c r="F118" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>211</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>212</v>
       </c>
     </row>
@@ -4251,51 +4251,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>225</v>
       </c>
       <c r="D128">
         <v>14</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="C129" t="s">
         <v>227</v>
       </c>
       <c r="D129">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E129" t="s">
         <v>209</v>
       </c>
       <c r="F129" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="C130" t="s">
         <v>228</v>
       </c>
       <c r="D130">
         <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
@@ -4782,51 +4782,51 @@
       </c>
       <c r="C22" t="s">
         <v>261</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>262</v>
       </c>
       <c r="F22" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>263</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>265</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
@@ -4859,51 +4859,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>267</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>268</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>270</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
     </row>
@@ -5323,51 +5323,51 @@
       </c>
       <c r="C51" t="s">
         <v>300</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>301</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>302</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>303</v>
       </c>
     </row>
@@ -5465,51 +5465,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>312</v>
       </c>
       <c r="E59" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>313</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>314</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
@@ -5562,51 +5562,51 @@
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>320</v>
       </c>
       <c r="D64">
         <v>33</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>321</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>322</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
@@ -6339,51 +6339,51 @@
       </c>
       <c r="C106" t="s">
         <v>365</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>313</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>102</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>366</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>131</v>
       </c>
     </row>
@@ -6450,51 +6450,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>370</v>
       </c>
       <c r="E112" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>371</v>
       </c>
       <c r="D113">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>372</v>
       </c>
       <c r="D114">
         <v>15</v>
       </c>
       <c r="E114" t="s">
         <v>70</v>
       </c>
       <c r="F114" t="s">
         <v>373</v>
       </c>
     </row>
@@ -6769,51 +6769,51 @@
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>389</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>390</v>
       </c>
       <c r="D130">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>1.0</v>
       </c>
       <c r="C131" t="s">
         <v>392</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
         <v>286</v>
       </c>
     </row>
@@ -6973,68 +6973,68 @@
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>402</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>403</v>
       </c>
       <c r="D142">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>153</v>
       </c>
       <c r="F142" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>404</v>
       </c>
       <c r="D143">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E143" t="s">
         <v>70</v>
       </c>
       <c r="F143" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>406</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
@@ -7222,51 +7222,51 @@
         <v>86</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>420</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>422</v>
       </c>
       <c r="D157">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>153</v>
       </c>
       <c r="F157" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>423</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
@@ -7304,51 +7304,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>426</v>
       </c>
       <c r="D161">
         <v>15</v>
       </c>
       <c r="E161" t="s">
         <v>153</v>
       </c>
       <c r="F161" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>427</v>
       </c>
       <c r="D162">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>428</v>
       </c>
       <c r="D163">
         <v>15</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
@@ -7428,51 +7428,51 @@
         <v>9</v>
       </c>
       <c r="F168" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>435</v>
       </c>
       <c r="E169" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>436</v>
       </c>
       <c r="D170">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>391</v>
       </c>
       <c r="F170" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>437</v>
       </c>
       <c r="D171">
         <v>15</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" t="s">
         <v>86</v>
       </c>
     </row>
@@ -7631,102 +7631,102 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>449</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>450</v>
       </c>
       <c r="D183">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>46</v>
       </c>
       <c r="F183" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>451</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="C185" t="s">
         <v>452</v>
       </c>
       <c r="D185">
         <v>14</v>
       </c>
       <c r="E185" t="s">
         <v>9</v>
       </c>
       <c r="F185" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="C186" t="s">
         <v>453</v>
       </c>
       <c r="D186">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>454</v>
       </c>
       <c r="D187">
         <v>14</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" t="s">
         <v>134</v>
       </c>
     </row>
@@ -8151,99 +8151,99 @@
         <v>159</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>207</v>
       </c>
       <c r="C214" t="s">
         <v>487</v>
       </c>
       <c r="D214">
         <v>13</v>
       </c>
       <c r="E214" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>488</v>
       </c>
       <c r="D215">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>209</v>
       </c>
       <c r="C216" t="s">
         <v>489</v>
       </c>
       <c r="D216">
         <v>13</v>
       </c>
       <c r="E216" t="s">
         <v>29</v>
       </c>
       <c r="F216" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>490</v>
       </c>
       <c r="D217">
         <v>12</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>491</v>
       </c>
       <c r="D218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>209</v>
       </c>
       <c r="C219" t="s">
         <v>492</v>
       </c>
       <c r="D219">
         <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>213</v>
@@ -8320,51 +8320,51 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="C225" t="s">
         <v>499</v>
       </c>
       <c r="D225">
         <v>15</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="F225" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>218</v>
       </c>
       <c r="C226" t="s">
         <v>500</v>
       </c>
       <c r="D226">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="C227" t="s">
         <v>501</v>
       </c>
       <c r="D227">
         <v>14</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>221</v>
@@ -8427,51 +8427,51 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>222</v>
       </c>
       <c r="C232" t="s">
         <v>507</v>
       </c>
       <c r="D232">
         <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>175</v>
       </c>
       <c r="F232" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>226</v>
       </c>
       <c r="C233" t="s">
         <v>509</v>
       </c>
       <c r="D233">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>511</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>