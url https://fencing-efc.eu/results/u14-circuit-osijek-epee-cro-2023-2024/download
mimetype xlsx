--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -811,51 +811,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1431,51 +1431,51 @@
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1550,136 +1550,136 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>62</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>64</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>67</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>68</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>72</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1866,51 +1866,51 @@
       </c>
       <c r="C8" t="s">
         <v>86</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>88</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>89</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -1946,51 +1946,51 @@
       </c>
       <c r="C12" t="s">
         <v>91</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>93</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>94</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -2046,71 +2046,71 @@
       </c>
       <c r="C17" t="s">
         <v>97</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>98</v>
       </c>
       <c r="D18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>100</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>101</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
@@ -2539,51 +2539,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>127</v>
       </c>
       <c r="D44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>128</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
     </row>