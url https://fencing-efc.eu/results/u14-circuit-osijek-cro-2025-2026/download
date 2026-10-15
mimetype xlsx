--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -754,51 +754,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>10</v>
@@ -899,51 +899,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
     </row>
@@ -956,51 +956,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
@@ -1076,51 +1076,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -1230,51 +1230,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
@@ -1367,51 +1367,51 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
@@ -1432,51 +1432,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
@@ -1577,51 +1577,51 @@
       </c>
       <c r="C3" t="s">
         <v>76</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>77</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>79</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1797,91 +1797,91 @@
       </c>
       <c r="C14" t="s">
         <v>93</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>94</v>
       </c>
       <c r="F14" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>96</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>97</v>
       </c>
       <c r="F15" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>99</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>100</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>102</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>94</v>
       </c>
       <c r="F18" t="s">
@@ -2068,51 +2068,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>113</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>114</v>
       </c>
       <c r="D29">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>115</v>
       </c>
       <c r="D30">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>94</v>
       </c>
       <c r="F30" t="s">
         <v>95</v>
       </c>
     </row>