--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -780,51 +780,51 @@
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
@@ -1011,145 +1011,145 @@
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
@@ -1242,71 +1242,71 @@
       </c>
       <c r="C29" t="s">
         <v>45</v>
       </c>
       <c r="D29">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -1356,51 +1356,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
         <v>12</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
       <c r="F37" t="s">
         <v>60</v>
       </c>
     </row>
@@ -1642,51 +1642,51 @@
       </c>
       <c r="C6" t="s">
         <v>77</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>78</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>20.0</v>
       </c>
       <c r="C8" t="s">
         <v>79</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1702,51 +1702,51 @@
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>82</v>
       </c>
       <c r="D10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>83</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>59</v>
       </c>
       <c r="F11" t="s">
@@ -1959,51 +1959,51 @@
       </c>
       <c r="C22" t="s">
         <v>94</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>95</v>
       </c>
       <c r="D23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>96</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -2056,51 +2056,51 @@
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
@@ -2121,51 +2121,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>103</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>
       <c r="D32">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>