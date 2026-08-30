--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -724,218 +724,218 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>32.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>26.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -991,51 +991,51 @@
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1125,51 +1125,51 @@
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1390,51 +1390,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
         <v>12</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
       <c r="F37" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="C38" t="s">
         <v>61</v>
       </c>
       <c r="D38">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="C39" t="s">
         <v>63</v>
       </c>
       <c r="D39">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1859,91 +1859,91 @@
       </c>
       <c r="C17" t="s">
         <v>89</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>90</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>91</v>
       </c>
       <c r="D19">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>92</v>
       </c>
       <c r="D20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>93</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>59</v>
       </c>
       <c r="F21" t="s">
@@ -2016,51 +2016,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>97</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>98</v>
       </c>
       <c r="D26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -2104,51 +2104,51 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>102</v>
       </c>
       <c r="D30">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>103</v>
       </c>
       <c r="D31">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>
       <c r="D32">
         <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>62</v>
       </c>
     </row>