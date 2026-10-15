--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1620,131 +1620,131 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>62</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>63</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>64</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>65</v>
       </c>
       <c r="F4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>67</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>70</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -1754,51 +1754,51 @@
       </c>
       <c r="C8" t="s">
         <v>72</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>74</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>75</v>
       </c>
       <c r="F9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>77</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1934,51 +1934,51 @@
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>88</v>
       </c>
       <c r="D18">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>89</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
@@ -2111,91 +2111,91 @@
       </c>
       <c r="C26" t="s">
         <v>101</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>106</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>107</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>108</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>109</v>
       </c>
     </row>
@@ -2428,51 +2428,51 @@
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42">
         <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>124</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
@@ -2648,51 +2648,51 @@
       </c>
       <c r="C53" t="s">
         <v>134</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">