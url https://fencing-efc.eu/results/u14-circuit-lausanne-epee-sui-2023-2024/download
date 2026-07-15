--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -972,51 +972,51 @@
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
@@ -1112,51 +1112,51 @@
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
@@ -1232,51 +1232,51 @@
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
@@ -1332,91 +1332,91 @@
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
@@ -1452,71 +1452,71 @@
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>54</v>
       </c>
       <c r="D33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>55</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1546,51 +1546,51 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>60</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1794,51 +1794,51 @@
       </c>
       <c r="C10" t="s">
         <v>77</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>78</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>79</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
@@ -1954,51 +1954,51 @@
       </c>
       <c r="C18" t="s">
         <v>88</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>89</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>90</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>91</v>
       </c>
       <c r="F20" t="s">
@@ -2014,51 +2014,51 @@
       </c>
       <c r="C21" t="s">
         <v>93</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>95</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>96</v>
       </c>
       <c r="F22" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>98</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
@@ -2328,51 +2328,51 @@
       </c>
       <c r="C37" t="s">
         <v>116</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>118</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
@@ -2388,51 +2388,51 @@
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42">
         <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
@@ -2488,91 +2488,91 @@
       </c>
       <c r="C45" t="s">
         <v>126</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
       <c r="D46">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>128</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>129</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>130</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
@@ -2688,51 +2688,51 @@
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>137</v>
       </c>
       <c r="D56">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>138</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">