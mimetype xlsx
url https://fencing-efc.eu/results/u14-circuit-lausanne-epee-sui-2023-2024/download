--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1072,51 +1072,51 @@
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
@@ -1292,51 +1292,51 @@
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
@@ -1412,51 +1412,51 @@
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
@@ -1894,51 +1894,51 @@
       </c>
       <c r="C15" t="s">
         <v>84</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
@@ -2131,51 +2131,51 @@
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>106</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>107</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2308,51 +2308,51 @@
       </c>
       <c r="C36" t="s">
         <v>115</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>116</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
@@ -2708,71 +2708,71 @@
       </c>
       <c r="C56" t="s">
         <v>137</v>
       </c>
       <c r="D56">
         <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>138</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>139</v>
       </c>
       <c r="D58">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>