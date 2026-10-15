--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -779,102 +779,102 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
@@ -1106,51 +1106,51 @@
       </c>
       <c r="C2" t="s">
         <v>39</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>44</v>
       </c>
       <c r="D4">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1203,51 +1203,51 @@
       </c>
       <c r="C7" t="s">
         <v>49</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>50</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
@@ -1300,51 +1300,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -1519,51 +1519,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>71</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
@@ -1610,71 +1610,71 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>74</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>75</v>
       </c>
       <c r="D30">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>77</v>
       </c>
       <c r="D32">
         <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -1729,65 +1729,65 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>81</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>83</v>
       </c>
       <c r="D37">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>42</v>
       </c>
       <c r="F38" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>33</v>
       </c>
     </row>