--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1234,51 +1234,51 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -1351,51 +1351,51 @@
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -1585,51 +1585,51 @@
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -1856,51 +1856,51 @@
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>78</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -2331,51 +2331,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>109</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>110</v>
       </c>
       <c r="D72">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>111</v>
       </c>
       <c r="D73">
         <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>90</v>
       </c>
     </row>
@@ -2584,51 +2584,51 @@
       </c>
       <c r="C3" t="s">
         <v>121</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>122</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>123</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -2684,51 +2684,51 @@
       </c>
       <c r="C8" t="s">
         <v>127</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>128</v>
       </c>
       <c r="F8" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>130</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>132</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>133</v>
       </c>
     </row>
@@ -2935,51 +2935,51 @@
       </c>
       <c r="C21" t="s">
         <v>147</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>148</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>149</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
@@ -3072,51 +3072,51 @@
       </c>
       <c r="C28" t="s">
         <v>154</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>155</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>156</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3445,102 +3445,102 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>178</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>179</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>180</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>181</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>182</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>183</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
@@ -3615,51 +3615,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>188</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>189</v>
       </c>
       <c r="D59">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>190</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>75</v>
       </c>
     </row>