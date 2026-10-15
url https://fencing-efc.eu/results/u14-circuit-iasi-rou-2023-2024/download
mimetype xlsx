--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -713,51 +713,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -883,51 +883,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1257,51 +1257,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>53</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1637,119 +1637,119 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>72</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>74</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>77</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>78</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1875,51 +1875,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>