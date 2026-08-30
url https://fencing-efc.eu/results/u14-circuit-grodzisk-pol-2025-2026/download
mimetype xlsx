--- v0 (2026-06-27)
+++ v1 (2026-08-30)
@@ -780,71 +780,71 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1080,111 +1080,111 @@
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1257,51 +1257,51 @@
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
@@ -1377,51 +1377,51 @@
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1477,71 +1477,71 @@
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -1668,51 +1668,51 @@
       </c>
       <c r="C3" t="s">
         <v>73</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>74</v>
       </c>
       <c r="F3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>76</v>
       </c>
       <c r="D4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>77</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1948,51 +1948,51 @@
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>91</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -2048,51 +2048,51 @@
       </c>
       <c r="C22" t="s">
         <v>96</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>97</v>
       </c>
       <c r="D23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>98</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -2368,51 +2368,51 @@
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>113</v>
       </c>
       <c r="D39">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>114</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -2448,51 +2448,51 @@
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42">
         <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>117</v>
       </c>
       <c r="D43">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>118</v>
       </c>
       <c r="D44">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">