--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -884,51 +884,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1115,51 +1115,51 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
@@ -1619,51 +1619,51 @@
       </c>
       <c r="C42" t="s">
         <v>66</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
@@ -1673,51 +1673,51 @@
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>71</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>72</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1843,51 +1843,51 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>81</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
@@ -1979,51 +1979,51 @@
       </c>
       <c r="C11" t="s">
         <v>87</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>89</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>14.0</v>
       </c>
       <c r="C13" t="s">
         <v>90</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -2187,51 +2187,51 @@
       </c>
       <c r="C22" t="s">
         <v>99</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>102</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -2304,51 +2304,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>108</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>109</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>110</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
@@ -2358,51 +2358,51 @@
       </c>
       <c r="C31" t="s">
         <v>111</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>113</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2532,91 +2532,91 @@
       </c>
       <c r="C40" t="s">
         <v>120</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>45</v>
       </c>
       <c r="F41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>123</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>124</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>125</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2680,51 +2680,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>129</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>130</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>131</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -2837,85 +2837,85 @@
       </c>
       <c r="C56" t="s">
         <v>138</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>139</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>140</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>141</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>142</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>