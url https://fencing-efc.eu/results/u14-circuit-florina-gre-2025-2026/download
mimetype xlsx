--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Individual U14 Female Epee" sheetId="1" r:id="rId4"/>
     <sheet name="Individual U14 Male Epee" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Nationality</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>KONSTANTINIDOU  Martha</t>
   </si>
   <si>
     <t>GRE</t>
   </si>
   <si>
@@ -91,216 +91,219 @@
   <si>
     <t>KYRIMI Pigi</t>
   </si>
   <si>
     <t>OMILOS XIFASKIAS GLY</t>
   </si>
   <si>
     <t>MATHEW Seraphine</t>
   </si>
   <si>
     <t>SUKLES Sofia</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
     <t>IREM</t>
   </si>
   <si>
     <t>BELU Carina Denisa</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
+    <t>CS UNEFS Bucuresti</t>
+  </si>
+  <si>
+    <t>ANAGNOSTOPOULOU Iris</t>
+  </si>
+  <si>
+    <t>ANAGNOSTOPOULOU Eleni Kristel</t>
+  </si>
+  <si>
+    <t>VAU Karolina</t>
+  </si>
+  <si>
+    <t>En Garde</t>
+  </si>
+  <si>
+    <t>ZEGAN Jagoda</t>
+  </si>
+  <si>
+    <t>ZARAVELI  Vasiliki</t>
+  </si>
+  <si>
+    <t>STAVROPOULOU Dioni</t>
+  </si>
+  <si>
+    <t>BAJIC Dijana</t>
+  </si>
+  <si>
+    <t>SRB</t>
+  </si>
+  <si>
+    <t>SMU Fencers</t>
+  </si>
+  <si>
+    <t>TERZI Anna</t>
+  </si>
+  <si>
+    <t>ZAITSEVA Veronik</t>
+  </si>
+  <si>
+    <t>STEFANOPOULOU  Eirini</t>
+  </si>
+  <si>
+    <t>CIUBLEA Victoria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSS Quarto Buc </t>
+  </si>
+  <si>
+    <t>ZARAVELI  Lydia</t>
+  </si>
+  <si>
+    <t>AGGELOPOULOU Eleni</t>
+  </si>
+  <si>
+    <t>ATHANASOPOULOU  Nefeli</t>
+  </si>
+  <si>
+    <t>MARKOU  Fani</t>
+  </si>
+  <si>
+    <t>TSAGKOGIANNI Eirini</t>
+  </si>
+  <si>
+    <t>MARJANOVIC Lana</t>
+  </si>
+  <si>
+    <t>TOMITA Ioana</t>
+  </si>
+  <si>
+    <t>Engarde</t>
+  </si>
+  <si>
+    <t>KORLYUCHENKO KATERYNA</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>Limassol FC</t>
+  </si>
+  <si>
+    <t>YU Christina</t>
+  </si>
+  <si>
+    <t>PAVLIDOU  Valeria</t>
+  </si>
+  <si>
+    <t>PANAGI ANDRIANA</t>
+  </si>
+  <si>
+    <t>CRIVAT Stefania</t>
+  </si>
+  <si>
+    <t>CAA Albatros Constan</t>
+  </si>
+  <si>
+    <t>LIANTZAKI  Markella Paraskevi</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ NORIEGA  Carmen</t>
+  </si>
+  <si>
+    <t>KARRA Zoi</t>
+  </si>
+  <si>
+    <t>LIANTZAKI Georgia Maria</t>
+  </si>
+  <si>
+    <t>LAZARIDI Fani</t>
+  </si>
+  <si>
+    <t>L.X. THESSALONIKIS</t>
+  </si>
+  <si>
+    <t>FOTIADOU  Evangelia</t>
+  </si>
+  <si>
+    <t>CHRISTIDOU Melina</t>
+  </si>
+  <si>
+    <t>LAZARIDI Maria Garyfallia</t>
+  </si>
+  <si>
+    <t>PAPPA  Emmeleia</t>
+  </si>
+  <si>
+    <t>BESSA  Artemis Zoi</t>
+  </si>
+  <si>
+    <t>SARAKINI Maria</t>
+  </si>
+  <si>
+    <t>BAFATAKI Antigoni</t>
+  </si>
+  <si>
+    <t>DIMAKI Dafni</t>
+  </si>
+  <si>
+    <t>CHRYSANTHOS Ioannis</t>
+  </si>
+  <si>
+    <t>KAYNAK ali</t>
+  </si>
+  <si>
+    <t>TUR</t>
+  </si>
+  <si>
+    <t>ayberk eskrim</t>
+  </si>
+  <si>
+    <t>NUZUMLAER poyraz</t>
+  </si>
+  <si>
+    <t>alfa eskrim</t>
+  </si>
+  <si>
+    <t>BINICI adnan zafer</t>
+  </si>
+  <si>
+    <t>STOICA Andrei</t>
+  </si>
+  <si>
+    <t>Steaua Brasov</t>
+  </si>
+  <si>
+    <t>SAVIN Filip Ioan</t>
+  </si>
+  <si>
     <t>CS Contraatac Buc</t>
-  </si>
-[...163 lines deleted...]
-    <t>SAVIN Filip Ioan</t>
   </si>
   <si>
     <t>YILMAZ yalin</t>
   </si>
   <si>
     <t>EMMANOUILIDIS Rafail</t>
   </si>
   <si>
     <t>ATHANASIOU Rafail</t>
   </si>
   <si>
     <t>LAZOU  Rafail</t>
   </si>
   <si>
     <t>PAPPAS Christos</t>
   </si>
   <si>
     <t>THEODORAKIS Ioannis</t>
   </si>
   <si>
     <t>STEFANOPOULOS Evangelos</t>
   </si>
   <si>
     <t>KOKKALAS Alexandros</t>
   </si>
@@ -899,51 +902,51 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1116,131 +1119,131 @@
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1393,51 +1396,51 @@
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1467,136 +1470,136 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>61</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>63</v>
       </c>
       <c r="D39">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="C40" t="s">
         <v>64</v>
       </c>
       <c r="D40">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="C42" t="s">
         <v>66</v>
       </c>
       <c r="D42">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1717,724 +1720,724 @@
       </c>
       <c r="C4" t="s">
         <v>75</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>73</v>
       </c>
       <c r="F4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>77</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="F5" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>80</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D10">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D18">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D28">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D29">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D30">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D32">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>34</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D34">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D38">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D39">
         <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D40">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>