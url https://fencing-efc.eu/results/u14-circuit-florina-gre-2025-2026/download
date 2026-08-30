--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -780,79 +780,79 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>32.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
@@ -982,88 +982,88 @@
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
@@ -1179,51 +1179,51 @@
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1336,51 +1336,51 @@
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
@@ -1416,51 +1416,51 @@
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>60</v>
       </c>
       <c r="D37">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1660,51 +1660,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>71</v>
       </c>
       <c r="D2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>72</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>73</v>
       </c>
       <c r="F3" t="s">
@@ -1780,131 +1780,131 @@
       </c>
       <c r="C7" t="s">
         <v>80</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>82</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>83</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>84</v>
       </c>
       <c r="D10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>85</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>86</v>
       </c>
       <c r="D12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>87</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -2180,51 +2180,51 @@
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>105</v>
       </c>
       <c r="D28">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">