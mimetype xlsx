--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -978,51 +978,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>26.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -1098,51 +1098,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
@@ -1178,51 +1178,51 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -1278,51 +1278,51 @@
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
@@ -1398,51 +1398,51 @@
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>60</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1906,51 +1906,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="C53" t="s">
         <v>80</v>
       </c>
       <c r="D53">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="C54" t="s">
         <v>81</v>
       </c>
       <c r="D54">
         <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2387,51 +2387,51 @@
       </c>
       <c r="C16" t="s">
         <v>109</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>110</v>
       </c>
       <c r="F16" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>112</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>113</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
@@ -2787,51 +2787,51 @@
       </c>
       <c r="C36" t="s">
         <v>136</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>137</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>86</v>
       </c>
       <c r="F37" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>139</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -2887,51 +2887,51 @@
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="C43" t="s">
         <v>144</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
     </row>