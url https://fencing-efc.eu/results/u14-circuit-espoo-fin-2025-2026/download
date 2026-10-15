--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1133,51 +1133,51 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1432,85 +1432,85 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>34</v>
       </c>
       <c r="F32" t="s">
@@ -1586,51 +1586,51 @@
       </c>
       <c r="C36" t="s">
         <v>66</v>
       </c>
       <c r="D36">
         <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>62</v>
       </c>
     </row>
@@ -1640,51 +1640,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -1748,51 +1748,51 @@
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>48</v>
       </c>
       <c r="F46" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2091,51 +2091,51 @@
       </c>
       <c r="C13" t="s">
         <v>93</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>14.0</v>
       </c>
       <c r="C14" t="s">
         <v>94</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>14.0</v>
       </c>
       <c r="C15" t="s">
         <v>95</v>
       </c>
       <c r="D15">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
@@ -2656,51 +2656,51 @@
       </c>
       <c r="C42" t="s">
         <v>136</v>
       </c>
       <c r="D42">
         <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>137</v>
       </c>
       <c r="D43">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E43" t="s">
         <v>48</v>
       </c>
       <c r="F43" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>138</v>
       </c>
       <c r="D44">
         <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2710,51 +2710,51 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>139</v>
       </c>
       <c r="D45">
         <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
       <c r="D46">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>141</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>142</v>
       </c>
     </row>