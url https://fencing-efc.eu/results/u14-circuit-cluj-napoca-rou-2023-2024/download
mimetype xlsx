--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -980,51 +980,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1060,51 +1060,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
       <c r="F18" t="s">
@@ -1240,71 +1240,71 @@
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1440,51 +1440,51 @@
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1847,51 +1847,51 @@
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>81</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>82</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1907,71 +1907,71 @@
       </c>
       <c r="C12" t="s">
         <v>83</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>84</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>85</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>86</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
@@ -2027,91 +2027,91 @@
       </c>
       <c r="C18" t="s">
         <v>90</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>91</v>
       </c>
       <c r="D19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>93</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>95</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>96</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -2307,51 +2307,51 @@
       </c>
       <c r="C32" t="s">
         <v>106</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2392,51 +2392,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>111</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
       <c r="D38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>113</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>33</v>
       </c>
     </row>