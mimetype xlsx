--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1062,68 +1062,68 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1136,85 +1136,85 @@
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16">
         <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1392,91 +1392,91 @@
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="D6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>43</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>44</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
@@ -2528,93 +2528,93 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>114</v>
       </c>
       <c r="D17">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>115</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>116</v>
       </c>
       <c r="D20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>117</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>92</v>
       </c>
       <c r="F21" t="s">
         <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2735,51 +2735,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>125</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>126</v>
       </c>
       <c r="D7">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>119</v>
       </c>
       <c r="F7" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>127</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
@@ -2883,51 +2883,51 @@
       </c>
       <c r="C14" t="s">
         <v>134</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>92</v>
       </c>
       <c r="F14" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>135</v>
       </c>
       <c r="D15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>136</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>137</v>
       </c>
     </row>
@@ -2997,85 +2997,85 @@
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>142</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>143</v>
       </c>
       <c r="D22">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>144</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>146</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
     </row>
@@ -3204,51 +3204,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>155</v>
       </c>
       <c r="D32">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>157</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>158</v>
       </c>
       <c r="D34">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>