--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1147,88 +1147,88 @@
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
@@ -1361,51 +1361,51 @@
       </c>
       <c r="C33" t="s">
         <v>54</v>
       </c>
       <c r="D33">
         <v>13</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1551,51 +1551,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>66</v>
       </c>
       <c r="D44">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>67</v>
       </c>
       <c r="D45">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
     </row>
@@ -1722,51 +1722,51 @@
       </c>
       <c r="C4" t="s">
         <v>73</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>74</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>75</v>
       </c>
       <c r="D6">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
@@ -1959,51 +1959,51 @@
       </c>
       <c r="C16" t="s">
         <v>88</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>91</v>
       </c>
       <c r="D18">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">