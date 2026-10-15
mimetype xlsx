--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -939,51 +939,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
@@ -1019,51 +1019,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
@@ -1396,51 +1396,51 @@
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
@@ -1753,51 +1753,51 @@
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
@@ -1850,51 +1850,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>77</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>78</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>79</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1918,51 +1918,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>81</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>82</v>
       </c>
       <c r="D53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>83</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>72</v>
       </c>
     </row>
@@ -2114,51 +2114,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>90</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>91</v>
       </c>
       <c r="F2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>93</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C36" t="s">
         <v>133</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>134</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>135</v>
       </c>
       <c r="D38">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
@@ -2879,51 +2879,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>137</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>139</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>140</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2964,85 +2964,85 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>143</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>144</v>
       </c>
       <c r="D46">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>145</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>