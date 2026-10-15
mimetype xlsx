--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -887,51 +887,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1064,51 +1064,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
@@ -1801,51 +1801,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>80</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>83</v>
       </c>
       <c r="F3" t="s">
@@ -2021,51 +2021,51 @@
       </c>
       <c r="C12" t="s">
         <v>99</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>101</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>102</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
@@ -2121,51 +2121,51 @@
       </c>
       <c r="C17" t="s">
         <v>106</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>108</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>109</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
@@ -2181,51 +2181,51 @@
       </c>
       <c r="C20" t="s">
         <v>110</v>
       </c>
       <c r="D20">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>114</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>81</v>
       </c>
     </row>
@@ -2283,68 +2283,68 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>118</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>119</v>
       </c>
       <c r="F26" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>121</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>122</v>
       </c>
       <c r="D28">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2377,51 +2377,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>123</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>44</v>
       </c>
       <c r="F2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>124</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -2517,51 +2517,51 @@
       </c>
       <c r="C8" t="s">
         <v>132</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>133</v>
       </c>
       <c r="D9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>134</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">