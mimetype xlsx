--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -637,51 +637,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -697,91 +697,91 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -851,51 +851,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>23</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
@@ -1068,71 +1068,71 @@
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1359,51 +1359,51 @@
       </c>
       <c r="C8" t="s">
         <v>48</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>49</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1716,51 +1716,51 @@
       </c>
       <c r="C5" t="s">
         <v>65</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>66</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>67</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
     </row>