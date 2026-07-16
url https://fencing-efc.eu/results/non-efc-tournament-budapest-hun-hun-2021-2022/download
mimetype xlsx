--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1362,136 +1362,136 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -1682,51 +1682,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1784,51 +1784,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1886,68 +1886,68 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>60</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>61</v>
       </c>
       <c r="F36" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -1982,51 +1982,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>66</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>67</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>68</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>61</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2101,136 +2101,136 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>73</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>75</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
       <c r="D51">
         <v>44</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>80</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2426,51 +2426,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>95</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>96</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>97</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -2488,136 +2488,136 @@
         <v>56</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>99</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>100</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>101</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>102</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>103</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>104</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>105</v>
       </c>
       <c r="D76">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>106</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -2655,96 +2655,96 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>110</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>111</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>112</v>
       </c>
       <c r="D82">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>113</v>
       </c>
       <c r="D83">
         <v>59</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>114</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>115</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -2765,51 +2765,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>117</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>119</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>121</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>56</v>
       </c>
     </row>
@@ -3006,68 +3006,68 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>132</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>133</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>134</v>
       </c>
       <c r="D7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>135</v>
       </c>
       <c r="F7" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>137</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
     </row>
@@ -3210,51 +3210,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>147</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>148</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>61</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>149</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
@@ -3275,51 +3275,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>152</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>153</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>154</v>
       </c>
       <c r="D23">
         <v>42</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3408,51 +3408,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>162</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>163</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>164</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>157</v>
       </c>
       <c r="F31" t="s">
         <v>165</v>
       </c>
     </row>
@@ -3476,51 +3476,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>168</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>169</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>170</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3578,51 +3578,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>174</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>175</v>
       </c>
       <c r="F39" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>177</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>178</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3663,51 +3663,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>181</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>182</v>
       </c>
       <c r="D45">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>183</v>
       </c>
       <c r="F45" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>185</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>56</v>
       </c>
     </row>
@@ -3748,85 +3748,85 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>190</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>191</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>192</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>193</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>194</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3867,147 +3867,147 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>197</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>198</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>200</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>201</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>202</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>183</v>
       </c>
       <c r="F60" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>204</v>
       </c>
       <c r="D61">
         <v>34</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>205</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>206</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>157</v>
       </c>
       <c r="F63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>207</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4597,51 +4597,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>251</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>252</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>253</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>126</v>
       </c>
     </row>
@@ -4724,51 +4724,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>259</v>
       </c>
       <c r="D108">
         <v>33</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>261</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>262</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
@@ -4907,102 +4907,102 @@
         <v>49</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>275</v>
       </c>
       <c r="E120" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>277</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>61</v>
       </c>
       <c r="F121" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>278</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>279</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>280</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>281</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>248</v>
       </c>
     </row>
@@ -5026,51 +5026,51 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>283</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>284</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>223</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>285</v>
       </c>
     </row>
@@ -5091,51 +5091,51 @@
         <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>287</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>288</v>
       </c>
       <c r="D132">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>289</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>90</v>
       </c>
     </row>
@@ -5170,51 +5170,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>292</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>293</v>
       </c>
       <c r="D137">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>294</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
@@ -5398,68 +5398,68 @@
         <v>151</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>308</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>309</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>310</v>
       </c>
       <c r="D153">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>311</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>126</v>
       </c>
     </row>